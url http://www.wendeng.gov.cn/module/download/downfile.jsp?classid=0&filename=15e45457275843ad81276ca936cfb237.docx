--- v0 (2025-10-22)
+++ v1 (2026-06-12)
@@ -1,18979 +1,17684 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="383EA8BE">
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>威海市文登区住房和城乡建设局2020年政府信息公开工作报告</w:t>
+        <w:t>威海市文登区住房和城乡建设局</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="64309626">
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>2020年政府信息公开工作</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>年度</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>报告</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207D696E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="27ED2D8F">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>根据《中华人民共和国政府信息公开条例》（以下简称《条例》）和《山东省政府信息公开办法》（以下简称《办法》）的规定要求，现公布威海市文登区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>住房和城乡建设</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>局2020年度政府信息公开工作报告。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0F15EE60">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="3D3D3D"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本报告中所列数据的统计时限自2020年1月1日起至2020年12月31日止，本报告的电子版可在威海市文登区人民政府网站（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>http://www.wendeng.gov.cn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="3D3D3D"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>）信息公开专栏查阅。联系方式：威海市文登区住建局办公室（地址：威海市文登区文山东路188号，邮编：264400，电话（0631-8452214）。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="724BFDB2">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>一、总体情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0F0EB1F8">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>文登区住建局高度重视政府信息公开工作，坚持把政府信息公开工作列入重要议事日程，及时调整充实区住建局</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="3D3D3D"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>政府信息公开工作领导小组成员，明确职责分工，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>完善政府信息公开工作机制，积极运用微信公众号、新闻投稿等多种媒体平台，不断加大公开力度，扩大公开范围，细化公开内容，切实发挥政务公开的监督约束作用，不断增强工作透明度，确保各项工作在阳光下运行。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4A98D377">
       <w:pPr>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F3E3323">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="5172710" cy="3158490"/>
             <wp:effectExtent l="0" t="0" r="8890" b="3810"/>
             <wp:docPr id="4" name="图片 4" descr="de129338b521b68e051703fe31c93f8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="图片 4" descr="de129338b521b68e051703fe31c93f8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5172710" cy="3158490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="579E715E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="5270500" cy="3845560"/>
             <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
             <wp:docPr id="3" name="图片 3" descr="微信图片_20210521161751"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="图片 3" descr="微信图片_20210521161751"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5270500" cy="3845560"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="703437E4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="5266690" cy="2825115"/>
             <wp:effectExtent l="0" t="0" r="10160" b="13335"/>
             <wp:docPr id="2" name="图片 2" descr="微信图片_20210521162559"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="图片 2" descr="微信图片_20210521162559"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5266690" cy="2825115"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="30EA4685">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>（一）主动公开政府信息情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="143C2CBB">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2020年，文登区住建局共主动公开政府信息248条，其中工作动态79条，公告公示63条，政策文件及解读22条，重点领域信息公开56条，其他信息28条。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5CF39DC8">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>（二）依申请公开政府信息情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5E396E1B">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2020年，我局共受理政府信息公开申请7条，已全部办结。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="68462563">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>（三）政府信息管理情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4BE5E501">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2020年，文登区住建局继续推进政府信息公开工作有序开展。坚持把政府信息公开工作列入重要议事日程，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>严格规范工作流程，认真落实各项工作部署，全面推进行政决策、执行、管理、服务、结果公开。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4A6D2096">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>（四）平台建设情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="78C41A5D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>依托威海市文登区人民政府官网，建立和完善了信息发布与政务公开平台，定期发布全区住建领域工作动态。优化电视、报纸等传统媒体与微信等新兴媒体相结合的方式，构建了较为完善的信息发布与政府信息公开一体的服务平台体系。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2C55490F">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>（五）监督保障情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="010E8089">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>积极落实政府信息公开工作考核制度，将相关考核结果纳入年度考核内容。完善社会评议制度和责任追究制度，欢迎群众对我局政府信息公开工作进行评议监督，保障人民群众的监督权，确保及时补差补缺，完善服务。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="06FDD8C7">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="540" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="645"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>二、主动公开政府信息情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="4"/>
+        <w:tblStyle w:val="3"/>
         <w:tblW w:w="8520" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="-2" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3255"/>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="1335"/>
         <w:gridCol w:w="1965"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="3E2273BF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="495" w:hRule="atLeast"/>
+          <w:trHeight w:val="384" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="1DA72E35">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>第二十条第（一）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7D2038E4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="05BB1CAF">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="6B0A0606">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>本年新制作数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="043247EF">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>本年新公开数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="56EAE9AD">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>对外公开总数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1A5D2B68">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="441" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42494705">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>规章</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BA6264">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34ACEAB5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2820CC">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="798972A6">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="674E96D2">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>规范性文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E43B00B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="741C5D59">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE677A9">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="297B4ACB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="480" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8520" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="575020AB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>第二十条第（五）项</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="30863601">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="630" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3244D5FD">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>信息内容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="712E08C7">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>上一年项目数量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="682AED2B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>本年增/减</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCA847D">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>处理决定数量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="14530D2C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="525" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="105" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:t>规章</w:t>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E2268B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>行政许可</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="105" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t>0</w:t>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3194B22B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>236</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...26 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="38EC9186">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...26 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="09A668F0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="371EC0F0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="465" w:hRule="atLeast"/>
+          <w:trHeight w:val="555" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="105" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:t>规范性文件</w:t>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FA5932">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>其他对外管理服务事项</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="105" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t>1</w:t>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6AF4F5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...26 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="5253FFE7">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="6C2D57F6">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1A37994C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="330" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8520" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0267EB58">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>第二十条第（六）项</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="1532A55C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="630" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F254278">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>信息内容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26374E9C">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>上一年项目数量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EB6F8D">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>本年增/减</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D285C2">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>处理决定数量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="20179886">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="435" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56734F5A">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>行政处罚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AD96BD">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDED3F5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B29F3E">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="53587CDD">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="405" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4700C267">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>行政强制</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBBD788">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1AEFD4">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CA2DA1">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="1AC3FE0A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...26 lines deleted...]
-              <w:t>第二十条第（五）项</w:t>
+          <w:p w14:paraId="78321EE6">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>第二十条第（八）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4C8F94F7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="630" w:hRule="atLeast"/>
+          <w:trHeight w:val="270" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="59C004DF">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="100CE2F8">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>上一年项目数量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...147 lines deleted...]
-              <w:t>处理决定数量</w:t>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EF25AB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>本年增/减</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="35EB0D63">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...229 lines deleted...]
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="555" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="0" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:t>其他对外管理服务事项</w:t>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E78A92">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>行政事业性收费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="0" w:type="dxa"/>
-[...30 lines deleted...]
-                <w:szCs w:val="19"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FE360D">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1335" w:type="dxa"/>
-[...40 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CFDE76">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...47 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="158BD2BF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...739 lines deleted...]
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...26 lines deleted...]
-              <w:t>第二十条第（八）项</w:t>
+          <w:p w14:paraId="2574D15A">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>第二十条第（九）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4D29FC2D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...424 lines deleted...]
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="585" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="22C75990">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="31E18ECA">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>采购项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="1270F562">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>采购总金额</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="394B09DB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...23 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="659D23EB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>政府集中采购</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="65FDE19F">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="12F9DCC0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="55B0B1D7">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="555" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="620" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
-[...24 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>三、收到和处理政府信息公开申请情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="4"/>
+        <w:tblStyle w:val="3"/>
         <w:tblW w:w="8520" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="-2" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="465"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="1995"/>
         <w:gridCol w:w="765"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="765"/>
         <w:gridCol w:w="930"/>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="675"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="27BC8A45">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="13B1F058">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>（本列数据的勾稽关系为：第一项加第二项之和，等于第三项加第四项之和）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5250" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="690BFFB4">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>申请人情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="55E055BF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="58755E38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02A464D5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>自然人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0854FCFB">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>法人或其他组织</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="51614566">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7DF69247">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="16248AF6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="286F1FD7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7A3730E1">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>商业企业</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6FB3FF54">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>科研机构</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6ECFB3BC">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>社会公益组织</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="55A7F645">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>法律服务机构</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6FE7C07E">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="1406FD06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6C73F856">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="78B6223F">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>一、本年新收政府信息公开申请数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5917B3C4">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2C2DFE86">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72647517">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6BAE06B9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A71B102">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="346B83D0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="396C9FBF">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="37B0754F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="57B591AA">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>二、上年结转政府信息公开申请数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6236D108">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5FDFBFEE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="566D3926">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="60728E0B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1842C5ED">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71661A05">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66FE8331">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1C70F239">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="79F43F38">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>三、本年度办理结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="29544560">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>（一）予以公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D56CCAE">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2D551061">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="56FACC93">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="695DF21C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="70B4429E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3A250B10">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="39010E25">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="756FC416">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="08CF1985">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="186FD97D">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>（二）部分公开（区分处理的，只计这一情形，不计其他情形）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4D2EADE4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B36CE90">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A24FDF2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24290713">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AD66D80">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="564A9C12">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B1C1BC1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6B177AF8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="444" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A75C6A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE1FF4D">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>（三）不予公开</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F04065E">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>1.属于国家秘密</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5310A622">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4C82FE">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="143487AB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="416727A0">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FAF2FB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="135D4D9F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="491B94EA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7EB9BF23">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="101EEF07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-          <w:p>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D93752">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8F2ED9">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>（三）不予公开</w:t>
-[...47 lines deleted...]
-              <w:t>1.属于国家秘密</w:t>
+              <w:t>2.其他法律行政法规禁止公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="18D99573">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16BF1ACC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="227862FE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2BCB2AF0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0FD5E81B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="773CFE31">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D11A5FF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="19FCF109">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="1DBC70FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="3ADFC16B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D564D3E">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>2.其他法律行政法规禁止公开</w:t>
+              <w:t>3.危及“三安全一稳定”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3F3CBD5A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7C556D57">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4E2619BA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7518F205">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5A0C8BE1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F4DB454">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A5B03FC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="187EE049">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="41C6DB4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="498E689D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="50B24B5C">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>3.危及“三安全一稳定”</w:t>
+              <w:t>4.保护第三方合法权益</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="59DBD8A1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5984DA2D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="40D3FD0D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3D3DDAEC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47B33050">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0C91D503">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4647A714">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="27EE704A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="261D8D2E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="4BA158F8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="44997099">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>4.保护第三方合法权益</w:t>
+              <w:t>5.属于三类内部事务信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="379424CA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4AC7C08B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="42109D2C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10BBEC1D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02C904F1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65EADA4E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6083F114">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7D050CA6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="2050E024">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="3FD5ABC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22908FF1">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>5.属于三类内部事务信息</w:t>
+              <w:t>6.属于四类过程性信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4B7EB6A0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0424DB6E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="46C329E1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="41B32A42">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="36FB14E4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1FBAD7B5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B83E27E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5600D2A5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="552" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FDF138">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33727217">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="289F4552">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>7.属于行政执法案卷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="527BEED9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8E1D5B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BB6703">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFA999C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="098B6997">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D8CC9A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0583A873">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="24325B2F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="576" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="390DA495">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E122290">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6835D318">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>8.属于行政查询事项</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37093F1D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2782D921">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC0DA1A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7C1278">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B1EE5C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="136DEA06">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D0BB496">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2E1BE519">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="876" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D1CB5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23458430">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>（四）无法提供</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7E322D">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>1.本机关不掌握相关政府信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0A160C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="408A5890">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0461B4C3">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC4D69A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3000CFE8">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB4D489">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497C2BFD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="23E2F309">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="936" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A337B22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="443F2332">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3378E62A">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>2.没有现成信息需要另行制作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6F589B">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9521A8">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E1AFC8">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2FD58A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CA244A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6B95AD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="449A63DF">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="02F1E4D5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="4A69E7F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="0C42ECCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2294370E">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>6.属于四类过程性信息</w:t>
+              <w:t>3.补正后申请内容仍不明确</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="514F0431">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71BFCB47">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="06E587BB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AE170BE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5ADA328A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4D0528C2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="136D5789">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="63E516CC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="1BF11E82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...47 lines deleted...]
-          <w:p>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8CD4B7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>7.属于行政执法案卷</w:t>
+              <w:t>（五）不予处理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC1F992">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>1.信访举报投诉类申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D78A183">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A19BF11">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D44582">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18771250">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C98595">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC75078">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4769620A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="102DE347">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="3693E2AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...16 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C6B315">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DD3B0E">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>8.属于行政查询事项</w:t>
+              <w:t>2.重复申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B06550">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0050BB7F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8760FE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A355FEB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70321B87">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="195A76FB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A3B7CF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="342D13BD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="01F6BE01">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-          <w:p>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500EFEFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FF3AE8">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>（四）无法提供</w:t>
-[...47 lines deleted...]
-              <w:t>1.本机关不掌握相关政府信息</w:t>
+              <w:t>3.要求提供公开出版物</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5481CD97">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="703C905C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03A4F0CB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64921F59">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6C70D770">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="29D9BC40">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2634AB24">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0763AC6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="635068DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...16 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B84C55D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="43C46B03">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>2.没有现成信息需要另行制作</w:t>
+              <w:t>4.无正当理由大量反复申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0F13D51D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63B35E05">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4711E272">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7E8817B6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="57D248D8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="18D6E497">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="46470DDB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4622C9CE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:p w14:paraId="0A6B7662">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...16 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="507826C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="025626E0">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>3.补正后申请内容仍不明确</w:t>
+              <w:t>5.要求行政机关确认或重新出具已获取信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4DA7A73B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3318CFCA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="046D54BB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="44729631">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A81F61C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4DDFBDFE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24981F8B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0296B8EC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="7D2BB6DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2805" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9B4401">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>（五）不予处理</w:t>
-[...47 lines deleted...]
-              <w:t>1.信访举报投诉类申请</w:t>
+              <w:t>（六）其他处理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="20B6D5B0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="41D5C4C6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="15FA771D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="15D90A1C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F346F15">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4C682FB9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="110F2D6C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="047521E6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...64 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="472E8992">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2805" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E9AE45">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>2.重复申请</w:t>
+              <w:t>（七）总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="00F2D753">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="245F2C5A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F5573EE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="690FBD29">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CBD814">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B05B51">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...81 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="36564336">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7C4BD70F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
+            <w:tcW w:w="3270" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...64 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="264DC34A">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>3.要求提供公开出版物</w:t>
+              <w:t>四、结转下年度继续办理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...451 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="13593AA5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:t>4.无正当理由大量反复申请</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D7FD3F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D86A0B8">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="15D8529D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4F6492">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B878467">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...10 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
-[...102 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...191 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="7A3488E6">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...1725 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="sans-serif" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="5ACB9FC0">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="555" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>四、政府信息公开行政复议、行政诉讼情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="4"/>
+        <w:tblStyle w:val="3"/>
         <w:tblW w:w="8520" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="-2" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="525"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="630"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="4D739B68">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="009BCA96">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>行政复议</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5640" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="54981F68">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>行政诉讼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="22EADC7C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="7C7141E9">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="43FA6045">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="58A43E33">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>其他果结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="65E2CEC8">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="1711987B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="0DAD754B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>未经复议直接起诉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="6B60F129">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>复议后起诉</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="169CE74C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7898E11C">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="69D726CA">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0E56A23A">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="36F4300A">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="184564D8">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="2BD580A9">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="7AFFB707">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="77CC9100">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>其他结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="4393F9AC">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="0A48ABEF">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="287F5A05">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="30662F3D">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="6950886B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>其他结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="47AD907F">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:szCs w:val="19"/>
+          <w:p w14:paraId="5E067BB7">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="333B9C7F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...41 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="385AFF21">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="02FDDEB0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="10F96927">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="68D0B0C0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...36 lines deleted...]
-                <w:szCs w:val="30"/>
+          <w:p w14:paraId="1AF24357">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="780999F0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="11866517">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="418F231E">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="678C3194">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="2AC7D8C2">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="692BECB9">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="2D4F6607">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="2CE0B0DC">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="7D955396">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="0CE8DFC0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="32CB48F0">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">    五、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>存在的主要问题及改进情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="49E79318">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2020年，我局较好的完成了政府信息公开工作，但仍存在着许多不足。一是公开的内容不够全面，对我局政府信息公开工作承担的任务公开力度还不够大，与群众的需求还存在一定差距。二是部分信息尤其是政策信息公开形式不够丰富，政策解读不到位，公开成效需要进一步提高。2021年，我局将继续加大工作力度，创新工作方法，坚持以公开为常态，不公开为例外为基本原则，不断规范创新信息公开、反馈内容和方式，建立通畅信息公开与反馈渠道，完善信息工作机制，推进信息公开有序开展。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="78F1D16A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="645" w:firstLineChars="0"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>其他需要报告的事项</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="538B9F99">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="620"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="微软雅黑" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="微软雅黑" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="262626"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>2020年区住建局共办理人大代表建议6件，政协委员提案4件。办理了区十八届人大四次会议第28号代表关于物业管理服务存在问题的建议的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="微软雅黑" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>答复。办理了区十八届人大四次会议第5号代表关于农村户户通天然气的建议的答复。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="微软雅黑" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="262626"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>办理了</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="微软雅黑" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>区十八届人大四次会议第24号代表关于联合集中整治住宅小区占用消防通道行为的建议的答复。办理了区十八届人大四次会议第48号代表提出的关于减收房产开发项目监管资金的建议的答复。办理了区十八届人大四次会议第27号代表关于加强金山管委辖区内无物业管理小区环境整治及破损路面维修的建议的答复。办理了</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="微软雅黑" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="262626"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>区十八届人大四次会议第25号代表关于出台住宅小区人防设施对业主租赁管理规范性文件的建议的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="微软雅黑" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>答复。办理了区政协十届四次会议第29号委员关于“对金泰等小区生活设施健全完善”的提案的答复。办理了区政协十届四次会议第28号委员关于加强住宅小区地下管网建设管理的提案的答复。办理了区政协十届四次会议第25号委员关于小区规范停车提案的答复。办理了区政协十届四次会议第27号委员关于切实解决城区临街商铺集中供暖问题的提案的答复。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2422ADD7">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="620"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="微软雅黑" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="262626"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>截至目前，办理的人大建议6件和政协提案4件全部办结，办结率100%，办结满意率100%。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="53DEE874">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="555" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>                           威海市文登区住房和城乡建设局</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="486269EF">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="555" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>2021年1月25日</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgBorders>
+        <w:top w:val="none" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:sz="0" w:space="0"/>
+      </w:pgBorders>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="方正粗黑宋简体">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="仿宋_GB2312">
+    <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="A00002BF" w:usb1="184F6CFA" w:usb2="00000012" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Segoe Print"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe Print">
     <w:panose1 w:val="02000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="楷体_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="叶根友毛笔行书2.0版">
-[...82 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="61B95DAC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="61B95DAC"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00000000"/>
     <w:rsid w:val="09C35E19"/>
     <w:rsid w:val="0B4C4161"/>
     <w:rsid w:val="1ED71DC6"/>
+    <w:rsid w:val="1FE6552B"/>
     <w:rsid w:val="22DF6B37"/>
     <w:rsid w:val="22FC6B8D"/>
     <w:rsid w:val="332A0561"/>
     <w:rsid w:val="37EC3598"/>
     <w:rsid w:val="3DF07683"/>
+    <w:rsid w:val="505747AE"/>
+    <w:rsid w:val="59633BAD"/>
+    <w:rsid w:val="59A452CE"/>
     <w:rsid w:val="6C240CEE"/>
     <w:rsid w:val="6E5E288F"/>
     <w:rsid w:val="72643620"/>
     <w:rsid w:val="75491A98"/>
     <w:rsid w:val="756B594D"/>
   </w:rsids>
+  <m:mathPr>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
@@ -18997,78 +17702,78 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="line number"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="page number"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote reference"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of authorities"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="macro"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toa heading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Closing"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:name="Default Paragraph Font"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Default Paragraph Font"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Address"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Cite"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Definition"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Keyboard"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Preformatted"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Sample"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Typewriter"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 3"/>
@@ -19197,114 +17902,111 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="3">
+  <w:style w:type="character" w:default="1" w:styleId="5">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="4">
+  <w:style w:type="table" w:default="1" w:styleId="3">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="5">
+  <w:style w:type="table" w:styleId="4">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="4"/>
+    <w:basedOn w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19518,78 +18220,64 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>8</Pages>
+  <Pages>7</Pages>
   <Words>2454</Words>
-  <Characters>2577</Characters>
+  <Characters>2578</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
+  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2668</CharactersWithSpaces>
-  <Application>WPS Office_10.8.0.5715_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>2659</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26375_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-10.8.0.5715</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26375</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZWNlM2EyMTZlNjM2NzhmMWMyNTE2ODkzMWE3NjA0MDMiLCJ1c2VySWQiOiIyNzI4MDc3MjUifQ==</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>D806970EECE64EFE997BF9E092FBE381_12</vt:lpwstr>
   </property>
 </Properties>
 </file>