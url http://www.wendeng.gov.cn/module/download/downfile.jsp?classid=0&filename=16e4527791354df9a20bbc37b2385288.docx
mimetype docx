--- v0 (2025-10-22)
+++ v1 (2026-05-27)
@@ -1,21814 +1,1834 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
-[...130 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="5FC3FA43">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417869B0">
+      <w:pPr>
+        <w:spacing w:line="341" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8528A1">
+      <w:pPr>
+        <w:spacing w:before="167" w:line="178" w:lineRule="auto"/>
+        <w:ind w:left="1623"/>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+        </w:rPr>
+        <w:t>威海市文登区米山镇人民政府</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0349337B">
+      <w:pPr>
+        <w:spacing w:line="718" w:lineRule="exact"/>
+        <w:ind w:left="1180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:spacing w:val="8"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+        </w:rPr>
+        <w:t>年政府信息公开工作年度报告</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AFDAAA">
+      <w:pPr>
+        <w:spacing w:line="470" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E09F26C">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="101" w:line="333" w:lineRule="auto"/>
+        <w:ind w:left="12" w:right="19" w:firstLine="680"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>本报告由总体情况、主动公开政府信息情况、收到和处理政府信息公开申请的情况、政府信息公开行政复议、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>行政诉讼</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>情况、其他需要报告的事项等部分组成。本报告中所</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>列数据的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t>统计时限自</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t>日起至</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-43"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>日止。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A82A6C8">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="8" w:line="323" w:lineRule="auto"/>
+        <w:ind w:right="48" w:firstLine="692"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>本报告的电子版可在威海市文登区人民政府门户</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>网站</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>威</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t>海市</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t>文登区人民政府</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://www.wendeng.gov.cn" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>http</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-45"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>wendeng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>gov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-46"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t>））</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t>信息</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>公开专栏查阅。如对本报告有疑问，请与威海市文登区米山镇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>办公室联系（地址：威海市文登区米山镇中兴路</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>号；邮编：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>264424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-74"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>电话：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>0631-8871088</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7408EE25">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="80" w:line="221" w:lineRule="auto"/>
+        <w:ind w:left="712"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
         </w:rPr>
         <w:t>一、总体情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...78 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="68BB1486">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="136" w:line="339" w:lineRule="auto"/>
+        <w:ind w:left="13" w:firstLine="673"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>年，威海市文登区米山镇认真贯彻落实《中华人民共</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t>和国政府信息公开条例》等文件精神，进一步强化组织领导，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>完善工作制度，全面、及时、准确向全社会公开工</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>作动态、政</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>策法规、通知公告等信息，政务公开工作的覆盖面</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>进一步拓展</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="108"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t>人民在政务公开方面的互动体验明显增强。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA3D352">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="6" w:line="221" w:lineRule="auto"/>
+        <w:ind w:left="684"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
         </w:rPr>
         <w:t>（一）主动公开工作情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...120 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="49518981">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="188" w:line="219" w:lineRule="auto"/>
+        <w:ind w:left="698"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t>政府机构改革工作完成后，在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-50"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t>威海市文登区人民政府</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2376443B">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="194" w:line="332" w:lineRule="auto"/>
+        <w:ind w:left="29" w:right="48" w:firstLine="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>网站政务公开栏目及时公布我镇机构职能、办公地址</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>、联系方式、负责人姓名、工作动态等需要主动公开的政府信息。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3733F33A">
+      <w:pPr>
+        <w:spacing w:line="332" w:lineRule="auto"/>
+        <w:sectPr>
+          <w:pgSz w:w="11906" w:h="16840"/>
+          <w:pgMar w:top="1431" w:right="1511" w:bottom="0" w:left="1480" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720" w:num="1"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8E0468">
+      <w:pPr>
+        <w:spacing w:line="282" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68279EEE">
+      <w:pPr>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44513C94">
+      <w:pPr>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D54055">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="101" w:line="332" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>在发布解读、回应社会关切以及互动交流情况方面</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>，充分</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>发挥政府网站、微信公众号等重要载体的作用，开设政策解读专栏，统筹运用文字解读、假日米山公众号等多种形式，主动</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>、及时、准确发布政策解读，回应社会各界关切。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>年度通过各类媒体渠道公开政府信息</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>条，其中通过</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>假日米山</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>微</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">信公众号发布消息 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t>197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="41"/>
+          <w:w w:val="101"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t>条，通过政府网站发布各类政府信息共</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t>计</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="41"/>
+          <w:w w:val="101"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t>条，包括工作动态</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-50"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t>条，政策文件及政策解读</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t>条，重</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>点领域信息公开</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>条。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684461CA">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="21" w:line="219" w:lineRule="auto"/>
+        <w:ind w:left="688"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>（二）依申请公开工作情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D744C82">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="143" w:line="419" w:lineRule="exact"/>
+        <w:ind w:left="690"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="15"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="42"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>年，我镇未收到政府信息公开申请事项。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7723AD6F">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="188" w:line="219" w:lineRule="auto"/>
+        <w:ind w:left="688"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>（三）政府信息管理情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5E2E47">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="196" w:line="317" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>结合我镇实际，配齐信息公开所需的办公设备，规范整理</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">信息公开各类文件资料，安排 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t>名工作人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t>员负责政府信息公开</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>工作，全镇政务公开工作制度向制度化、规</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>范化方向发展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571E6D05">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="82" w:line="332" w:lineRule="auto"/>
+        <w:ind w:left="23" w:firstLine="670"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>建立健全政府信息公开保密审查制度和责任追究制度，成</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>立了保密审查领导小组，规范审查程序，严格</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t>遵循</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t>谁主管、</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BF3BAC">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="4" w:line="333" w:lineRule="auto"/>
+        <w:ind w:left="6" w:right="28" w:firstLine="7"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>谁负责、谁公开、谁审查</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>的原则，逐级负责、层层把关</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t>。确</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>认所提交内容为可公开内容之后，再由专职人员对信息进行公开，形成了及时对拟定公开材料进行事前保密审查、事后监督</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>检查的工作机制，确保涉密信息不公开，公开信息不涉密。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290AFF71">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="3" w:line="219" w:lineRule="auto"/>
+        <w:ind w:left="688"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-89"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>四）平台建设情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7FC652">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="192" w:line="219" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>依托威海市文登区人民政府官网，建立和完善了信息发布</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBE9A5F">
+      <w:pPr>
+        <w:spacing w:line="219" w:lineRule="auto"/>
+        <w:sectPr>
+          <w:pgSz w:w="11906" w:h="16840"/>
+          <w:pgMar w:top="1431" w:right="1531" w:bottom="0" w:left="1476" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720" w:num="1"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2BE89B">
+      <w:pPr>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E792705">
+      <w:pPr>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E742DBC">
+      <w:pPr>
+        <w:spacing w:line="284" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55972472">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="101" w:line="332" w:lineRule="auto"/>
+        <w:ind w:left="23" w:right="28"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t>与政务公开平台，定期发布全镇工作动态。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-89"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t>同时，将主动公开</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>与群众咨询公开相结合，着力提高行政透明度和办事效率。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3377C6BD">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="5" w:line="221" w:lineRule="auto"/>
+        <w:ind w:left="684"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>（五）监督保障情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9D2646">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="188" w:line="333" w:lineRule="auto"/>
+        <w:ind w:firstLine="702"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t>结合工作实际对包括《政府信息依申请公开工作流程细则</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>》等在内的政务公开制度进行了修改完善，拟定了年度政府信息公开工作方案和年度工作计划。根据工作开展情况，进一步修改完善了关于发布审核、保密管理、社会评议、考核评比和</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t>责任追究制度等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E3D386">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="4" w:line="219" w:lineRule="auto"/>
+        <w:ind w:left="710"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t>二、主动公开政府信息情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535314A6">
+      <w:pPr>
+        <w:spacing w:before="137" w:line="7790" w:lineRule="exact"/>
+        <w:ind w:firstLine="701"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300">
-[...2 lines deleted...]
-            <wp:docPr id="13" name="图片 9" descr="1621587212(1).png"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>325120</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>4670425</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5032375" cy="5198110"/>
+            <wp:effectExtent l="0" t="0" r="15875" b="2540"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="图片 1" descr="41f28feb8daf1f98303af8ebbbdc370b"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="13" name="图片 9" descr="1621587212(1).png"/>
-[...163 lines deleted...]
-                    <pic:cNvPr id="11" name="图片 11" descr="IMG_258"/>
+                    <pic:cNvPr id="1" name="图片 1" descr="41f28feb8daf1f98303af8ebbbdc370b"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6181725" cy="5686425"/>
+                      <a:ext cx="5032375" cy="5198110"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="1D0431AA">
+      <w:pPr>
+        <w:spacing w:line="7790" w:lineRule="exact"/>
+        <w:sectPr>
+          <w:pgSz w:w="11906" w:h="16840"/>
+          <w:pgMar w:top="1431" w:right="1531" w:bottom="0" w:left="1479" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720" w:num="1"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059B1FE3">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="175" w:line="219" w:lineRule="auto"/>
+        <w:ind w:left="1113"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>三、收到和处理政府信息公开申请情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFCF862">
+      <w:pPr>
+        <w:spacing w:line="348" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F81C25A">
+      <w:pPr>
+        <w:spacing w:line="12262" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300">
-[...2 lines deleted...]
-            <wp:docPr id="9" name="图片 12" descr="IMG_259"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-66040</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>1550670</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6317615" cy="7952740"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="10160"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="图片 2" descr="7e9b6e6e-e717-40f3-89b9-ae5c0b2ed9a0"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="9" name="图片 12" descr="IMG_259"/>
+                    <pic:cNvPr id="2" name="图片 2" descr="7e9b6e6e-e717-40f3-89b9-ae5c0b2ed9a0"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6172200" cy="6257925"/>
+                      <a:ext cx="6317615" cy="7952740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="31952EAE">
+      <w:pPr>
+        <w:spacing w:line="12262" w:lineRule="exact"/>
+        <w:sectPr>
+          <w:pgSz w:w="11906" w:h="16840"/>
+          <w:pgMar w:top="1431" w:right="1081" w:bottom="0" w:left="1082" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720" w:num="1"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A2A58B7">
+      <w:pPr>
+        <w:spacing w:line="286" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301BF27D">
+      <w:pPr>
+        <w:spacing w:line="286" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1804B3">
+      <w:pPr>
+        <w:spacing w:line="286" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B0E100">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="97" w:line="220" w:lineRule="auto"/>
+        <w:ind w:left="758"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>四、政府信息公开行政复议、行政诉讼情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042CBE73">
+      <w:pPr>
+        <w:spacing w:before="39" w:line="2872" w:lineRule="exact"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-57"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300">
-[...5 lines deleted...]
-            </wp:cNvGraphicFramePr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5768340" cy="1823720"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="IM 6"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="10" name="图片 13" descr="IMG_260"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="6" name="IM 6"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6181725" cy="5057775"/>
+                      <a:ext cx="5768340" cy="1824228"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...20795 lines deleted...]
-          <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="1ECC30F9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="85" w:line="219" w:lineRule="auto"/>
+        <w:ind w:left="772"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
         </w:rPr>
         <w:t>五、政府信息公开工作存在的主要问题及改进情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...80 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="26A693C5">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="138" w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="73" w:right="149" w:firstLine="681"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="52"/>
+          <w:w w:val="101"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>年，我镇在加强政府信息公开基础性工作等方面取</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>得了新的进展，但由于个别部门业务工作人员重视程度不够，我镇政府信息公开工作目前还存在信息收集渠道不畅、协调工作不到位、信息传递缓慢等问题，主动公开政府信息内容与公</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>众的需求还存在一些差距。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t>年，我镇将继续加大工作力</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t>度，创新工作方法，完善配套制度，努力提高政府信息公开工</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t>作水平。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA69E86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="25" w:line="219" w:lineRule="auto"/>
+        <w:ind w:left="774"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
         </w:rPr>
         <w:t>六、其他需要报告的事项</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...82 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="4DB5F359">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="144" w:line="418" w:lineRule="exact"/>
+        <w:ind w:left="755"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="15"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="56"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>年，我单位未承办过人大建议和政协提案办理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552B444B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C788ECF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6889AC91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD41488">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6814297E">
+      <w:pPr>
+        <w:spacing w:line="241" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F9E5EC">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="101" w:line="219" w:lineRule="auto"/>
+        <w:ind w:left="4759"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
         </w:rPr>
         <w:t>威海市文登区米山镇人民政府</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...64 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="606A36A5">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="144" w:line="418" w:lineRule="exact"/>
+        <w:ind w:left="5764"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:w="11906" w:h="16838"/>
-[...2 lines deleted...]
-      <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
+      <w:pgSz w:w="11906" w:h="16840"/>
+      <w:pgMar w:top="1431" w:right="1410" w:bottom="0" w:left="1411" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720" w:num="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -21825,153 +1845,164 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="sans-serif">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B0503020204020204"/>
+  <w:font w:name="FangSong_GB2312">
+    <w:altName w:val="仿宋_GB2312"/>
+    <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="方正小标宋简体">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...3 lines deleted...]
-  <w:bordersDoNotSurroundFooter w:val="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="80"/>
+  <w:displayBackgroundShape w:val="1"/>
   <w:documentProtection w:enforcement="0"/>
-  <w:defaultTabStop w:val="420"/>
-[...4 lines deleted...]
-  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
-    <w:balanceSingleByteDoubleByteWidth/>
-    <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
-    <w:doNotExpandShiftReturn/>
-[...2 lines deleted...]
-    <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
-    <w:doNotUseIndentAsNumberingTabStop/>
-    <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="27AE331D"/>
-    <w:rsid w:val="27AE331D"/>
+    <w:rsidRoot w:val="00000000"/>
+    <w:rsid w:val="2DEE2BD7"/>
   </w:rsids>
   <m:mathPr>
-    <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 7"/>
@@ -21993,51 +2024,51 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="page number"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote reference"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of authorities"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="macro"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toa heading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Closing"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:name="Default Paragraph Font"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Body Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
@@ -22178,397 +2209,426 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
+      <w:kinsoku w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="4">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="3">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
-    <w:name w:val="Normal (Web)"/>
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="1"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:kern w:val="0"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+      <w:rFonts w:ascii="FangSong_GB2312" w:hAnsi="FangSong_GB2312" w:eastAsia="FangSong_GB2312" w:cs="FangSong_GB2312"/>
+      <w:sz w:val="31"/>
+      <w:szCs w:val="31"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="5">
-[...1 lines deleted...]
-    <w:basedOn w:val="4"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="5">
+    <w:name w:val="Table Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:satMod val="350000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Paragraphs>0</Paragraphs>
+  <Pages>5</Pages>
+  <Words>1416</Words>
+  <Characters>1494</Characters>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
-[...1 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <CharactersWithSpaces>1532</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.25865_F1E327BC-269C-435d-A152-05C5408002CA</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>蕾蕾蕾蕾蕾蕾</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.1.0.10228</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="CRO">
+    <vt:lpwstr>wqlLaW5nc29mdCBQREYgdG8gV1BTIDEyMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-05-18T15:22:36Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiMmM1MmM0NTAyMWJlM2E0ZWJmNzUyZDkzMzk3MTU2NzAiLCJ1c2VySWQiOiI2NzM1NzQ4MzEifQ==</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.25865</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ICV">
+    <vt:lpwstr>395F6BEEF15C41878A7E696B97DD31E3_12</vt:lpwstr>
   </property>
 </Properties>
 </file>