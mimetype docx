--- v0 (2025-12-08)
+++ v1 (2026-09-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="075FE873">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="570" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
@@ -2515,51 +2515,51 @@
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>配备了1名工作人员，1名部门负责人，1名分管理领导的政务公开小组专班，专门负责做好信息维护、更新等工作。</w:t>
+        <w:t>配备了1名工作人员，1名部门负责人，1名分管领导的政务公开小组专班，专门负责做好信息维护、更新等工作。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>今年以来组织政府信息公开业务培训</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
@@ -20503,59 +20503,59 @@
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="9">
     <w:name w:val="页脚 Char"/>
     <w:basedOn w:val="6"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/charts/_rels/chart1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="&#24037;&#20316;&#31807;1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="zh-CN"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>