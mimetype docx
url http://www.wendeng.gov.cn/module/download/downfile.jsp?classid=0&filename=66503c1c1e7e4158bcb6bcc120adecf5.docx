--- v0 (2025-10-22)
+++ v1 (2026-06-12)
@@ -1,15230 +1,20193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="0D7A46E0">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
+        <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="550" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>威海市文登区高村镇2020年政府信息公开</w:t>
+        <w:t>威海市文登区高村镇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>人民政府</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6008C1B2">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
+        <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="550" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>工作年度报告</w:t>
+        <w:t>2020年政府信息公开工作年度报告</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0CC91400">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="620" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7627997D">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>根据《中华人民共和国政府信息公开条例》（以下简称《条例》）和《山东省政府信息公开办法》（以下简称《办法》）的规定要求，现公布威海市文登区高村镇人民政府2020年度政府信息公开工作报告。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="33E71CDC">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本报告由总体情况、主动公开政府信息情况、收到和处理政府信息公开申请的情况、政府信息公开行政复议、行政诉讼情况、其他需要报告的事项等部分组成。本报告中所列数据的统计时限自2020年1月1日起至2020年12月31日止。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4818D2C7">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本报告的电子版可在威海市文登区人民政府门户网站“威海市文登区人民政府”（http://www.wendeng.gov.cn）。如对本报告有疑问，请与威海市文登区高村镇办公室联系（地址：威海市文登区高村镇兴高路41号；邮编：264400；电话：0631-8761088）。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="30D926E9">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="620" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>一、总体情况</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3E61DBE6">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2020年，威海市文登区高村镇认真贯彻落实《中华人民共和国政府信息公开条例》等文件精神，进一步强化组织领导，完善工作制度，全面、及时、准确向全社会公开工作动态、政策法规、通知公告等信息，政务公开工作的覆盖面进一步拓展，人民在政务公开方面的互动体验明显增强。</w:t>
+        <w:t>2020年，威海市文登区高村镇认真贯彻落实《中华人民共和国政府信息公开条例》等文件精神，进一步强化组织领导，完善工作制度，全面、及时、准确向全社会公开工作动态、政策法规、通知公告等信息，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>务</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>公开工作的覆盖面进一步拓展，人民在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>务</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>公开方面的互动体验明显增强。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1071B297">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="620" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>（一）主动公开工作情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2E6F1331">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>政府机构改革工作完成后，在“威海市文登区人民政府”网站政务公开栏目及时公布我镇机构职能、办公地址、联系方式、负责人姓名、工作动态等需要主动公开的政务信息。</w:t>
+        <w:t>政府机构改革工作完成后，在“威海市文登区人民政府”网站</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>务</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>公开栏目及时公布我镇机构职能、办公地址、联系方式、负责人姓名、工作动态等需要主动公开的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政府</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>信息。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7809B9A8">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>在发布解读、回应社会关切以及互动交流情况方面，充分发挥政务网站、微信公众号等重要载体的作用，开设政策解读专栏，统筹运用文字解读、古镇高村公众号等多种形式，主动、及时、准确发布政策解读，回应社会各界关切。发布图文解读4条。</w:t>
+        <w:t>在发布解读、回应社会关切以及互动交流情况方面，充分发挥</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政府</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>网站、微信公众号等重要载体的作用，开设政策解读专栏，统筹运用文字解读、古镇高村公众号等多种形式，主动、及时、准确发布政策解读，回应社会各界关切。发布图文解读4条。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E3D8598">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2020年度，我镇通过政务网站发布各类政务信息共计38条，其中：工作动态25条，政策文件及政策解读4条，重点领域信息公开9条。</w:t>
+        <w:t>2020年度，我镇通过</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政府</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>网站发布各类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政府</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>信息共计38条，其中：工作动态25条，政策文件及政策解读4条，重点领域信息公开9条。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="142F7058">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="620" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>（二）依申请公开工作情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6B8CDCAE">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2020年，我镇未收到政务信息公开申请事项。</w:t>
+        <w:t>2020年，我镇未收到</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政府</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>信息公开申请事项。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1B61A407">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="620" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>（三）政府信息管理情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5CA70D8D">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>结合我镇实际，配齐信息公开所需的办公设备，规范整理信息公开各类文件资料，安排1名工作人员负责政府信息公开工作，全镇政务公开工作制度向制度化、规范化方向发展。</w:t>
+        <w:t>结合我镇实际，配齐信息公开所需的办公设备，规范整理信息公开各类文件资料，安排1名工作人员负责政府信息公开工作，全镇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>务</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>公开工作制度向制度化、规范化方向发展。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13D69FE3">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>建立健全政府信息公开保密审查制度和责任追究制度，成立了保密审查领导小组，规范审查程序，严格遵循遵循“谁主管、谁负责、谁公开、谁审查”的原则，逐级负责、层层把关。在确认所提交内容为可公开内容之后，再由专职人员对信息进行公开，形成了及时对拟定公开材料进行事前保密审查、事后监督检查的工作机制，确保涉密信息不公开，公开信息不涉密。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E619D74">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="620" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>（四）平台建设情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4030C369">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>依托威海市文登区人民政府官网，建立和完善了信息发布与政务公开平台，定期发布全镇工作动态。同时，将主动公开与群众咨询公开相结合，着力提高行政透明度和办事效率。</w:t>
+        <w:t>依托威海市文登区人民政府官网，建立和完善了信息发布与</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>政</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>（五）监督保障情况</w:t>
+        <w:t>务</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>公开平台，定期发布全镇工作动态。同时，将主动公开与群众咨询公开相结合，着力提高行政透明度和办事效率。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0D20D7A9">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="615"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+        </w:rPr>
+        <w:t>（五）监督保障情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2028A86F">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="550" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>结合工作实际对包括《政务信息依申请公开工作流程细则》等在内的政务公开制度进行了修改完善，拟定了年度政府信息公开工作方案和年度工作计划。根据工作开展情况，进一步修改完善了关于发布审核、保密管理、社会评议、考核评比和责任追究制度等。</w:t>
+        <w:t>结合工作实际对包括《</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政府</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>信息依申请公开工作流程细则》等在内的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>务</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>公开制度进行了修改完善，拟定了年度政府信息公开工作方案和年度工作计划。根据工作开展情况，进一步修改完善了关于发布审核、保密管理、社会评议、考核评比和责任追究制度等。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6A58D579">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="615"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>二、主动公开政府信息情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="3"/>
+        <w:tblStyle w:val="6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2940"/>
         <w:gridCol w:w="1785"/>
         <w:gridCol w:w="1215"/>
         <w:gridCol w:w="2580"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="3FAEDF8C">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="495" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="5EEB5A4D">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>第二十条第（一）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="145FF9D2">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="55F4CBA2">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="79C3721D">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
               <w:t>本年新</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="07E99D47">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>制作数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="2E0744CC">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0" w:firstLine="190" w:firstLineChars="100"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
               <w:t>本年新</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="7CCA6233">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0" w:firstLine="190" w:firstLineChars="100"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>公开数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="0734772D">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="528" w:firstLineChars="278"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>对外公开总数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7474B612">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="525" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="2267FF1A">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>规章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="33036F16">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="787" w:firstLineChars="328"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="1B42B297">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="5F874A1F">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="1024" w:firstLineChars="427"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="055D9E7C">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="465" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="6716E99F">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>规范性文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="1E3A1E14">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="787" w:firstLineChars="328"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="2A2C4387">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="02ABA832">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="1024" w:firstLineChars="427"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0726C55D">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="74B6DA8F">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>第二十条第（五）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="31D8B919">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="5BF58681">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="6DEA1E33">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>上一年项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="720EAB12">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>本年增/减</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="37308AFC">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="528" w:firstLineChars="278"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="715089BE">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="525" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="6C248579">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>行政许可</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="7D5C9A82">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0" w:firstLine="720" w:firstLineChars="300"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="318F2390">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="430334D9">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0" w:firstLine="1200" w:firstLineChars="500"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4D6A1B65">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="555" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="22F3BA3B">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>其他对外管理服务事项</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="236F7AC8">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0" w:firstLine="720" w:firstLineChars="300"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="48A006B2">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0" w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="013FE07F">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0" w:firstLine="1200" w:firstLineChars="500"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="35EBB63F">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="405" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="40C2B255">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>第二十条第（六）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2CF8E9BA">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="5F1A0210">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="12918015">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>上一年项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="07C07587">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>本年增/减</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="11D22626">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3785AE82">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="435" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="36A18DF3">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>行政处罚</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="1FE1A0DA">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0" w:firstLine="720" w:firstLineChars="300"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="3260D41C">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0" w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="5C725D66">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="1024" w:firstLineChars="427"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="26EE9F21">
         <w:tblPrEx>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="405" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="006D0E6C">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>行政强制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="54D62114">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0" w:firstLine="720" w:firstLineChars="300"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="4F9EC976">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0" w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="05603705">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="1024" w:firstLineChars="427"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3CE5A7FC">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="2A00059C">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>第二十条第（八）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6441D8A3">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="270" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="4680D034">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="603B776A">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>上一年项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="3A8BC882">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>本年增/减</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="64F97FDD">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="69C243F1">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>行政事业性收费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="7C9FD3AF">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="787" w:firstLineChars="328"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="16DB5810">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="480"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6FCC7D7A">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="35F3371D">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>第二十条第（九）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="158D8ADE">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="585" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="27A848D9">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="14F2E506">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>采购项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="438695BC">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="375"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="1284" w:firstLineChars="676"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>采购总金额</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7B39A5D0">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="52082CAF">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="375"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>政府集中采购</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="0814E070">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="787" w:firstLineChars="328"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="005FD009">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="480"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="1742" w:firstLineChars="726"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="1DF8FBE3">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="615"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>三、收到和处理政府信息公开申请情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="3"/>
+        <w:tblStyle w:val="6"/>
+        <w:tblW w:w="9075" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="610"/>
+        <w:gridCol w:w="854"/>
+        <w:gridCol w:w="2087"/>
+        <w:gridCol w:w="814"/>
+        <w:gridCol w:w="756"/>
+        <w:gridCol w:w="756"/>
+        <w:gridCol w:w="814"/>
+        <w:gridCol w:w="975"/>
+        <w:gridCol w:w="712"/>
+        <w:gridCol w:w="697"/>
+      </w:tblGrid>
+      <w:tr w14:paraId="77EE4E65">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE244B7">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（本列数据的勾稽关系为：第一项加第二项之和，等于第三项加第四项之和）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5595" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B13842C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申请人情况</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2826B081">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5448E7D2">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="638C4D16">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>自然人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4065" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB11165">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>法人或其他组织</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BDD671">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>总计</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6D3AA52C">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FAC631">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9E9F00">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F55D198">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>商业企业</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABF9BEA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>科研机构</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BF9F03">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>社会公益组织</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="396E78A9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>法律服务机构</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="787B17B9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>其他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AC8667">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="117C1A9F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C1099C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>一、本年新收政府信息公开申请数量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="494B4910">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0532E630">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC0BC33">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A4E00B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B1CC8A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6988B8C5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="770C763E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="63251CAA">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E7ED06">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>二、上年结转政府信息公开申请数量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C51F25">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6839ED">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B237B1">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0C9633">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="609A4CBF">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1F2813">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6242F5F5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="315B9F67">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="495" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A37FD19">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>三、本年度办理结果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2030DD73">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（一）予以公开</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D22BDB6">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F106495">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFA5583">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1C1D7B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1471DA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5734AD03">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1866E201">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5FB65F22">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61598A22">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE7F6DB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（二）部分公开（区分处理的，只计这一情形，不计其他情形）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A77936">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A6D9BC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FBC781">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3434F5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7898F4D6">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6209AB6B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE2A661">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="12A1FEB1">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3820E7">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7141DC23">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（三）不予公开</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183EEE1D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>属于国家秘密</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C2CF1A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="276FE340">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E440BD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7054DB06">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="355067FB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BE4610">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1296FA75">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="564035D5">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6332E5D7">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD499B5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E55794">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>其他法律行政法规禁止公开</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFD2734">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="212C721A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A1E68D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="175CCC06">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="795128AA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7E513C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BE179D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="75FAB6AD">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C389A69">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B264A8">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA88B8A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>危及</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>三安全一稳定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C847042">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7B0584">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBE844C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACBCE9F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD15AF7">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13595D6C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1145CC0C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="343A72C7">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E4F42E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F43595">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58ABD0D9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>保护第三方合法权益</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329DC1B0">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C011F42">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F91CDA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFE7D66">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6D2B12">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E28FC00">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3080A03D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3E565773">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="644C4041">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1956B1C0">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B29E61">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>属于三类内部事务信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAA6C88">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04392B3F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500C5F33">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2055F0DC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51344691">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BC785B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4DDD05">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="629EA01C">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B35B302">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B539D3">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00815B10">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>属于四类过程性信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E9F694">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0414A397">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CE5CEC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE48334">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47ECA6A5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3040FE08">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3E12D1">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="60F5F544">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E39C5EF">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D316F0C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9E7CA2">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>属于行政执法案卷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4000447C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2151846F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD49ADC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03729D23">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDF31C2">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703243DD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6781E6FC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4B8A8D6F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38808ED2">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D39A99">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E8EA96">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>属于行政查询事项</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5098B849">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7D5608">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0753DE">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CD3228">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012BAF6D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B4D29F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF82E46">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="47C471B9">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDA2B60">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21163390">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（四）无法提供</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6B8C63">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本机关不掌握相关政府信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D529743">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="799A5A37">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A906A5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0C6D5F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D08860">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B221249">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="503EDFB6">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6EE814C1">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D60354E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="450840D9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C0DFB0">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>没有现成信息需要另行制作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="688019AC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4503599D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E2F128">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE6DDA9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B499835">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5F1453">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E463DF">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="50D8361F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1095" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D5BD9C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58222F64">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="436F0DCD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>补正后申请内容仍不明确</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F4EADA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DC06F4">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D7157B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA16E2A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDE1D2F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2B2E0D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FB9B87">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0C7E1D1B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D39AC2">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="313FF869">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（五）不予处理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7CB9BA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>信访举报投诉类申请</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A7FEA1">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="323E41CD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD8C9E8">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D52437">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B7FF42">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DEBC71">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6753AA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5FEF8E76">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="754D3A97">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14659231">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A25B367">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>重复申请</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BA7FAB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED2C192">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41168406">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBC6FBE">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="164DF920">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76200A86">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB2383F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="76FC7D6F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="555F370A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="479C6EDE">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F90B48">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>要求提供公开出版物</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E9F866">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="112A0468">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3191F77C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="470CB8FC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F0D833">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAEAEBC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F66B4A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6C1EDF99">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBA08B2">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11560DDC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF98320">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>无正当理由大量反复申请</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A26748">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6AB29C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="377BA851">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBB7631">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5768E635">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226E318C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA5C3B4">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6D47B0C1">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A50AF68">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EDCCA7">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D4F620">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>要求行政机关确认或重新出具已获取信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E71549F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="691D557D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E86F1E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FB6F4B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E643CBC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="285DBA9F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B95236C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7604A8EF">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37AAC031">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1BAF4E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（六）其他处理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2342D609">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="370ADD0C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE7292A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376EA2D2">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECDEE12">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5B8CDF">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBC440E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="41A84219">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="451F18BA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C21CC7D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（七）总计</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C1557C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3159B87D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="442F86C6">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7078E113">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1052AC96">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B118201">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEEA96D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5F03BAC8">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CD9B81">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>四、结转下年度继续办理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F27054">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CB9712">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC36BF9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A24016">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="308B08D0">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1599CECD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A6E322">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="3D3D3D"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5F390F7D">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:ind w:right="0" w:firstLine="620" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+        </w:rPr>
+        <w:t>四、因政府信息公开工作被申请行政复议提起行政诉讼情况</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="726"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="588"/>
+        <w:gridCol w:w="588"/>
+        <w:gridCol w:w="588"/>
+        <w:gridCol w:w="589"/>
+        <w:gridCol w:w="603"/>
+        <w:gridCol w:w="589"/>
+        <w:gridCol w:w="589"/>
+        <w:gridCol w:w="589"/>
+        <w:gridCol w:w="589"/>
+        <w:gridCol w:w="603"/>
+        <w:gridCol w:w="589"/>
+        <w:gridCol w:w="589"/>
+        <w:gridCol w:w="589"/>
+        <w:gridCol w:w="589"/>
+        <w:gridCol w:w="603"/>
       </w:tblGrid>
-      <w:tr>
-[...8279 lines deleted...]
-      <w:tr>
+      <w:tr w14:paraId="1561C42F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="49BA39DC">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="480"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>行政复议</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6030" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="66108E99">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="480"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>行政诉讼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6139DB60">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="450" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="42EE9C52">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="3F9EDB7C">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="41A5F138">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>其他结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="33095CFB">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="2807C30C">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="04D6D0CB">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="480"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>未经复议直接起诉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="42B78404">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0" w:firstLine="480"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>复议后起诉</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="42E45123">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1350" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="438E78EA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64A5D929">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="139AECC9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0228F266">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3A403190">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="5B957852">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="5D7543DF">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="49779D68">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>其他结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="5949E293">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="1B8D3E36">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="6F92C1B0">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="3647A525">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="1E38BED8">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>其他结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="44FEC341">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="2"/>
+          <w:p w14:paraId="2D77D455">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:kinsoku/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="仿宋"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6AE92549">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7C74FCEA">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5E2CABC1">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0DD846E7">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="086E4283">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="03264143">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="679C5F5E">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="12073BBB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="36C3B23B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="06E03DAC">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="22E13FB4">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0F1471FE">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="28264E4C">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4CA6367D">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="395E21D2">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="10C2CD2E">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="2CAEEBB6">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="615"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>五、政府信息公开工作存在的主要问题及改进情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="456D18A4">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>总结我镇一年来政府信息公开工作，虽然取得一定成绩，但仍存在一些不足：一是信息公开实效性有待提高，对我镇信息公开工作内容未能做到第一时间进行公开公示，有部分延迟发布的情况存在，需要在以后的工作中进一步改善和提高；二是公开意识及内容需要更进一步深化，主动公开的政府信息与公众的需求还存在一些差距，有关决策、规定、规划、计划、方案的草案，公开、听取公众意见方面需要进一步加强。在今后的工作中，我们将做好以下三个方面的工作：一是进一步提高思想认识，确保信息公开及时准确；二是继续扩大政府信息公开的内容和形式，力争在规范化、制度化、程序化等方面取得新进展；三是进一步加强对工作人员的培训，对于工作中存在的问题，认真分析，切实改进，推动我镇服务型机关建设再上新台阶。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="340181BE">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="615"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
-        <w:t>六、建议和提案办理结果公开情况</w:t>
+        <w:t>六、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>其他需要报告的事项</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0B3D4F95">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="615"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...11 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
-        <w:t>无。</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+        </w:rPr>
+        <w:t>2020年，我单位未承办过人大建议和政协提案办理。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="14617520">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="5"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="615"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
-[...214 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2211" w:right="1531" w:bottom="1871" w:left="1531" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgBorders>
+        <w:top w:val="none" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:sz="0" w:space="0"/>
+      </w:pgBorders>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
-    <w:charset w:val="86"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="7A"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Segoe Print"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe Print">
     <w:panose1 w:val="02000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="楷体">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="7A6D33CE"/>
+    <w:rsid w:val="05526469"/>
+    <w:rsid w:val="1AC3768B"/>
+    <w:rsid w:val="214A160E"/>
     <w:rsid w:val="296E61B4"/>
     <w:rsid w:val="2DF53172"/>
     <w:rsid w:val="4DCD2C1E"/>
+    <w:rsid w:val="552E597D"/>
     <w:rsid w:val="7A6D33CE"/>
+    <w:rsid w:val="7ED401E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -15287,51 +20250,51 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Address"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Cite"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Definition"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Keyboard"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Preformatted"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Sample"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Typewriter"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 3"/>
@@ -15446,103 +20409,156 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
+    <w:next w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="44"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="7">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="3">
+  <w:style w:type="table" w:default="1" w:styleId="6">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="3"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+    <w:name w:val="文章附标题"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="4"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="宋体" w:cs="Times New Roman"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15756,82 +20772,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>0</Characters>
+  <Pages>6</Pages>
+  <Words>1478</Words>
+  <Characters>1544</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
-  <Application>WPS Office_11.1.0.11115_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>1544</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26375_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Y</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.1.0.11115</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26375</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>B99F302D3126442F833E949BE3601B8E</vt:lpwstr>
+    <vt:lpwstr>91832F49714F4BBBB8955304C319C899_13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZWNlM2EyMTZlNjM2NzhmMWMyNTE2ODkzMWE3NjA0MDMiLCJ1c2VySWQiOiIyNzI4MDc3MjUifQ==</vt:lpwstr>
   </property>
 </Properties>
 </file>