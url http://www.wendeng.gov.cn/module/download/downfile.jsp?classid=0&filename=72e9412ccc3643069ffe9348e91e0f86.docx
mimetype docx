--- v0 (2025-11-16)
+++ v1 (2026-07-27)
@@ -1,1391 +1,1432 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
-      <w:pPr>
+    <w:p w14:paraId="7D87C975">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>文登经济开发区201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>年度信息公开工作报告</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...50 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+    <w:p w14:paraId="60360756">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2E0960">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>根据《中华人民共和国政府信息公开条例》和《山东省政府信息公开办法》的规定及《威海市文登区人民政府办公室关于做好2018年度政府信息公开年度报告编制发布工作的通知》要求，现公布文登经济开发区2018年度政府信息公开工作报告。</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1161 lines deleted...]
-        <w:t xml:space="preserve">                             </w:t>
+    <w:p w14:paraId="32A7FB79">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>本报告由概述、政府信息公开的组织领导和制度建设情况、主动公开政府信息以及公开平台建设情况、政府信息公开申请的办理情况、政府信息公开的收费及减免情况、因政府信息</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">2019年1月31日  </w:t>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>公开申请提起行政复议和行政诉讼的情况、政府信息公开保密审查及监督检查情况、政府信息公开工作存在的主要问题及改进情况等部分组成。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37206AAB">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>一、概述</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0973BA68">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2018年，开发区认真贯彻落实《中华人民共和国政府信息公开条例》、《山东省政府信息公开办法》及有关文件精神，在经济建设、民生建设等各项工作中，深入推进信息公开，深化公开内容，加强信息发布，正确引导舆情，提升公信力。全年，通过文登区人民政府门户网站政府信息公开专栏和新闻媒体、公告栏等多种形式，发布各类信息，及时、全面、有效地主动公开政府信息，为公众提供了较好的政府信息公开服务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEC382F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>二、政府信息公开的组织领导和制度建设情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A097B9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（一）加强领导体系建设。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>根据经济开发区领导班子人员和工作分工的变化情况，及时调整充实了开发区政府信息公开工作领导小组成员，确保组织机构健全、工作人员到位、职责分工明确。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D1EBDE">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（二）完善制度管理机制。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>完善依申请公开、限时公开、申请受理、考核监督、保密审查、责任追究等工作机制，进一步规范工作流程和工作标准，确保政府信息公开工作安全、有效、有序进行。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6381EF0D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>三、主动公开政府信息以及公开平台建设情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B539DD">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（一）加大了主动公开信息工作力度。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>年，文登经济开发区共主动公开信息</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>条。从内容分类看，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>机构职能更新</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2条，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>规划计划更新5条，政策法规</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>条，业务工作</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>条，统计数据</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">条,年度工作报告1条。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1D3795">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（二）强化了政府信息公开平台建设。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>在依托文登政府信息公开网站，加大公开力度，为群众了解开发区信息提供方便。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1042CB25">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>三</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>）积极通过新闻媒体开展信息公开工作。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>在各类新闻媒体发表新闻稿件</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>200余</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">篇。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12837C2B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>四、政府信息公开申请的办理情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C7AE30">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>年，开发区管委没有接到公民、法人和其他组织政府信息公开的受理申请。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF2079F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>五、政府信息公开的收费及减免情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB22F8D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">在信息公开过程中，始终坚持为民、便民、利民的原则，对印刷、邮寄等费用都予以减免。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8D6E81">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>六、因政府信息公开申请提起行政复议、行政诉讼的情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730E2B48">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年，开发区未发生因政府信息公开申请提起的行政复议和行政诉讼。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415CE4E8">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">七、政府信息公开保密审查及监督检查情况 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500056B0">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（一）政府信息公开保密审查情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBC09ED">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>根据《中华人民共和国政府信息公开条例》等有关规定要求，按照“谁公开谁审查”、“谁审查谁负责”和“先审核后公开”的原则，明确保密职责，严格审查程序，201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>年，开发区未发生因政府信息公开审查不当或保密审查机构未履行保密审查职责而引起的失泄密情况。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605A2494">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（二）政府信息公开监督检查情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C74DC5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开发区将政府信息公开工作纳入对各单位年度考核的重要内容，通过定期调度、专项督查、年度监察等形式，加大检查督导力度，确保政府信息公开工作效果。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75280BF5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>八、政府信息公开工作存在的主要问题及改进情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303DE505">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>年，开发区在政府信息公开上取得了一定成效，但仍存在问题与不足，主要体现在：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>还需不断加强政府信息公开工作制度建设；在资料收集整理、及时发布、更新等方面还存在不足。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>为此，201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>针对存在的问题，将进一步加大工作力度，提高服务水平和办事效率，统一思想，提高认识，坚定不移的做好政府信息公开工作，把政府信息公开作为服务经济、服务社会、服务民生的重要途径。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099ED7D9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D89170">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文登经济开发区管理委员会</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3418E33B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             2019年1月31日  </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1576" w:bottom="1440" w:left="1576" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微软雅黑">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -1402,67 +1443,73 @@
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="3C3F146A"/>
     <w:rsid w:val="0F350B39"/>
     <w:rsid w:val="3C3F146A"/>
     <w:rsid w:val="4B1C75C7"/>
+    <w:rsid w:val="5EC850B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -1518,68 +1565,68 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Closing"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:name="Default Paragraph Font"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Address"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Cite"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Definition"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Keyboard"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Preformatted"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Sample"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Typewriter"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 7"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 8"/>
@@ -1740,111 +1787,116 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:pBdr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="5">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="4"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
       <w:color w:val="3D3D3D"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="6">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="4"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="character" w:styleId="7">
     <w:name w:val="HTML Definition"/>
     <w:basedOn w:val="4"/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="character" w:styleId="8">
     <w:name w:val="HTML Acronym"/>
     <w:basedOn w:val="4"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="character" w:styleId="9">
     <w:name w:val="HTML Variable"/>
     <w:basedOn w:val="4"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="character" w:styleId="10">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="4"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
       <w:color w:val="3D3D3D"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="11">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="4"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="12">
     <w:name w:val="HTML Cite"/>
     <w:basedOn w:val="4"/>
     <w:uiPriority w:val="0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2058,83 +2110,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>0</Characters>
+  <Pages>3</Pages>
+  <Words>1458</Words>
+  <Characters>1496</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
-  <Application>WPS Office_11.1.0.10938_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>1533</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.1.0.10938</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>0B62FD61B9D644C999B91E9FAECCF4AF</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZWNlM2EyMTZlNjM2NzhmMWMyNTE2ODkzMWE3NjA0MDMiLCJ1c2VySWQiOiIyNzI4MDc3MjUifQ==</vt:lpwstr>
+  </property>
 </Properties>
 </file>