--- v0 (2025-10-22)
+++ v1 (2026-09-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
@@ -768,51 +768,51 @@
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="450" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>今年以来，区交通运输局在区委、区政府的正确领导下，聚焦中心工作，全力落实好区委区政府各项重要决策和重点工作目标，高度重视政府信息公开工作，坚持把政府信息公开工作列入重要议事日程，与业务工作同步研究、同步部署、同步落实。我局由局办公室牵头，加大推进和协调工作的力度,并根据工作分工变化情况，及时调整充实政府信息公开工作领导小组成员，确保组织机构健全、工作人员到位、职责分工明确。在工作中，完善依申请公开、限时公开、申请受理、考核监督、保密审查、责任追究等工作机制，进一步规范工作流程和工作标准，确保政府信息公开工作安全、有效、有序进行。配备了1名工作人员，1名部门负责人，1名分管理领导的政务公开小组专班，专门负责做好信息维护、更新等工作。</w:t>
+        <w:t>今年以来，区交通运输局在区委、区政府的正确领导下，聚焦中心工作，全力落实好区委区政府各项重要决策和重点工作目标，高度重视政府信息公开工作，坚持把政府信息公开工作列入重要议事日程，与业务工作同步研究、同步部署、同步落实。我局由局办公室牵头，加大推进和协调工作的力度,并根据工作分工变化情况，及时调整充实政府信息公开工作领导小组成员，确保组织机构健全、工作人员到位、职责分工明确。在工作中，完善依申请公开、限时公开、申请受理、考核监督、保密审查、责任追究等工作机制，进一步规范工作流程和工作标准，确保政府信息公开工作安全、有效、有序进行。配备了1名工作人员，1名部门负责人，1名分管领导的政务公开小组专班，专门负责做好信息维护、更新等工作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="450" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
@@ -16213,55 +16213,55 @@
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="9">
     <w:name w:val="页脚 Char"/>
     <w:basedOn w:val="6"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/charts/_rels/chart1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="&#24037;&#20316;&#31807;1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="zh-CN"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
@@ -17395,51 +17395,51 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Pages>6</Pages>
   <Words>449</Words>
   <Characters>2565</Characters>