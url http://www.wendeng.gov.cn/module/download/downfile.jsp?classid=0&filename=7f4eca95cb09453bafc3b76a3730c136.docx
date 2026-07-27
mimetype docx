--- v0 (2025-11-16)
+++ v1 (2026-07-27)
@@ -1,163 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="08D575FB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="15282290">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>威海市文登区体育局</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D56AEDC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>2018年度政府信息公开工作报告</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="67E62344">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -359,51 +358,51 @@
         </w:rPr>
         <w:t>政府信息公开保密审查及监督检查情况</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>政府信息公开工作存在的主要问题及改进情况等部分组成。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4C32D9A1">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
@@ -442,89 +441,89 @@
         </w:rPr>
         <w:t>年1月1日起至201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年12月31日止。本报告的电子版可在文登区人民政府门户网站（http://www.wendeng.gov.cn）信息公开专栏查阅。如对本报告有疑问，请与文登区体育局办公室联系（地址：文登区体育公园内，邮编：264400，电话：0631—8252646）。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="17091B54">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>一、概述</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0711E92F">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
@@ -575,51 +574,51 @@
         </w:rPr>
         <w:t>130余</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>条</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，为公众提供了比较好的政府信息公开服务。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="15C64301">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:rightChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
@@ -654,165 +653,165 @@
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5269230" cy="3185795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="799FCF2B">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>二、政府信息公开组织领导和制度建设情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="403552A7">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>文登区体育局设有政府信息公开工作领导小组，确保组织机构健全、工作人员到位、职责分工明确。逐步完善了申请公开、限时公开、申请受理、考核监督、保密审查、责任追究等工作机制，进一步规范工作流程和工作标准。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="49E1CC48">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>三、主动公开政府信息情况以及公开平台建设情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="70A4B246">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
@@ -1021,51 +1020,51 @@
         </w:rPr>
         <w:t>各类新闻媒体发表稿件1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>0多篇。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="21734C78">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:rightChars="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
@@ -1100,51 +1099,51 @@
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5270500" cy="3411855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6A6D5390">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:rightChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
@@ -1179,51 +1178,51 @@
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5270500" cy="3135630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6F88A92A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:rightChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
@@ -1258,51 +1257,51 @@
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5273040" cy="3226435"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="76222246">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:rightChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
@@ -1337,89 +1336,89 @@
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5274310" cy="3510915"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="63904EC1">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>四、政府信息公开申请的办理情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="35F9669A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -1434,317 +1433,317 @@
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年，文登区体育局未收到政府信息公开申请。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3609A8BD">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>五、政府信息公开的收费及减免情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7607B0CF">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>无收费情况。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4385B57C">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>六、因政府信息公开申请行政复议、提起行政诉讼的情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6452DFF5">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>无申请复议、提出行政诉讼的情况。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2E56DAF0">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>七、政府信息公开保密审查及监督检查情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="50DF93E8">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>接到上报相关公开信息后，体育局保密审查负责人员对拟发信息均进行保密安全审核，在确认所提交内容为可公开内容后，再由信息公开工作人员对信息进行公开，对拟定公开材料进行事前保密审查、事后监督检查，确保所有公开信息准确无误、符合要求的工作机制。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="690A1C7C">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>八、政府信息公开工作存在的主要问题及改进情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="64C26403">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1818,409 +1817,382 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>提</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>升</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>政府信息公开工作水平。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7C55415C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3A886876">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="75BCDC92">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...45 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="377637B5">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="4800" w:firstLineChars="1500"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="64846301">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="4800" w:firstLineChars="1500"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E81A86F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="4800" w:firstLineChars="1500"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2AA6C903">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="4800" w:firstLineChars="1500"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="51DA2CCD">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="4800" w:firstLineChars="1500"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2BFFD6">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>附件</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3CF78EE1">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>政府信息公开工作情况统计表</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D8B9EAC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年度）</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="04B801E4">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>单位名称：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>文登</w:t>
@@ -2239,9327 +2211,9141 @@
       <w:tblPr>
         <w:tblStyle w:val="3"/>
         <w:tblW w:w="8349" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6416"/>
         <w:gridCol w:w="1023"/>
         <w:gridCol w:w="910"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="20B88B6F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4FF299C4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="685"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>统　计　指　标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5C7A3743">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>单位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="21CFB8D2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>统计数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="695063D3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2E73889D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>一、主动公开情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="002DDAD4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="50CBB096">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="72E11577">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A1EDBBC">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（一）主动公开政府信息数（不同渠道和方式公开相同信息计1条）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="52965A05">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="361E8D36">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3294D653">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="52C9DB19">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　其中：主动公开规范性文件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="40AAB838">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="23E1C9E7">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="214A56F4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4211E4B9">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　　　　制发规范性文件总数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7DD44BF3">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="60744F95">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="43B01E83">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="625F00EC">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（二）通过不同渠道和方式公开政府信息的情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3AA82100">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D76A82E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="51BFF767">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="479E4DF6">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　1.政府公报公开政府信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5417128E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3BCC9C6C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="45D738FD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F2BE0F9">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　2.政府网站公开政府信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A942E9A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5147E5A9">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>0</w:t>
-            </w:r>
+              <w:t>31</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="672748AF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="613E7B48">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　3.政务微博公开政府信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="057ABBA5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03AF345E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7A00CD94">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="69D60D05">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　4.政务微信公开政府信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="346722FC">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7106BA28">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4CF1DDDE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3F7A3AD5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　5.其他方式公开政府信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E6EDE5D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="06832A0F">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="47835A33">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A7E508C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>二、回应解读情况（不同方式回应同一热点或舆情计1次）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1E6FB6A5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F19918A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="772E59ED">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7330AD59">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（一）回应公众关注热点或重大舆情数（不同方式回应同一热点或舆情计1次）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5598796E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="160DC7F5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="594C26C3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7054983D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（二）通过不同渠道和方式回应解读的情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3D1B594A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3BA2F6B4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="382D8318">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="119C471A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　1.参加或举办新闻发布会总次数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="224DEFA4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="166DFFD2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2752C992">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="645E0ADF">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　　其中：主要负责同志参加新闻发布会次数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4B7ABCBA">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3580059F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="27940F9D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0BBE790D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　2.政府网站在线访谈次数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A9DDF7C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1F50813F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5E377B7A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E432DAC">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　　其中：主要负责同志参加政府网站在线访谈次数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="06CF4360">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2777448A">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="15319C5A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22ED16DA">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　3.政策解读稿件发布数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7972C12A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>篇</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2F5A7A1B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0871605C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="323120F3">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　4.微博微信回应事件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1C6A15BE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="60914A50">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5062AC8D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="768CF476">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　5.其他方式回应事件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="322AB291">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1BE91A8D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="40DE81A3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F82D2F3">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>三、依申请公开情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B01850B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="716726E8">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3BD613D2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67B452CA">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（一）收到申请数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3D06AF9B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="69DE53E9">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6669CFF7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="569B582C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　1.当面申请数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="53287B47">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="61981807">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5930C645">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4535C162">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　2.传真申请数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="781DC4B1">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3DB603C9">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1B251CE7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E8C11F9">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　3.网络申请数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="469F817D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7312CEB4">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5A2A96C4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6DDE9B21">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　4.信函申请数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66F5C927">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5E1C0F8C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="73E27BC9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3FEE6F36">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　5.其他形式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="18D5CE93">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0808FAC4">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5B6B51BC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="49B712BD">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（二）申请办结数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73E38320">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="32B78FD5">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4DE393D3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="26E3797C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　1.按时办结数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="28748B97">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="53476589">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="52E045F9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="69391BFF">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　2.延期办结数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64FF3BA0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2E468DC4">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3875F7B0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="50EC4102">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（三）申请答复数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="68132E0B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4F8301BA">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5CD37073">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B5861B4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　1.属于已主动公开范围数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02C5FDA6">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="580F736E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="63179BA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="49957FE7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　2.同意公开答复数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="27C00AF3">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="693EAC2B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="725D9295">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F5D32CE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　3.同意部分公开答复数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B529820">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2110B3D2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7337862F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="172E26C2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　4.不同意公开答复数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7700BD3B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="11185A1B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5638FCC2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="57339703">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　　其中：涉及国家秘密</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="608B648D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7E6B1BDB">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="213ABA64">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="401C0342">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　　　　　涉及商业秘密</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F0637D2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0178F0B3">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7CF0A799">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="69864C8B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　　　　　涉及个人隐私</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1CD4DF0F">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="30C038FE">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="43D004F3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="09F7CAA5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　　　　　危及国家安全、公共安全、经济安全和社会稳定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="102FD10C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2641A2B9">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="70E8F1D1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="55D31926">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　　　　　不是《条例》所指政府信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="651D8122">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2A6EE0FB">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4598DCF1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6AB59EA7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　　　　　法律法规规定的其他情形</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AD5D871">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="11BDBE8C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="163F2519">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="21F5BF8C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　5.不属于本行政机关公开数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="472AB547">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7D15DF7A">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="77A88860">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="19BEF950">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　6.申请信息不存在数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6F0D36B4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="71F1DCD2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3D5ADEB3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="51F87279">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　7.告知作出更改补充数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="17A340C4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="19A330CC">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6D8FB421">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="475BC32D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　8.告知通过其他途径办理数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="13F0C274">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="313226B0">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="266D8167">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4A1492CC">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>四、行政复议数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65E36F94">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7E0F4929">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="578BE1C5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="04A4F5B1">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（一）维持具体行政行为数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3CC090C6">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5B744C30">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="78764431">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="727960E0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（二）被依法纠错数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F88996F">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="183F08EF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="348182E7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6CA644E7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（三）其他情形数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="27CFF309">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6EC96491">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="021390E3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F464EC2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>五、行政诉讼数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D71FC57">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5128C5D6">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="58F8B4C3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="46F2D56B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（一）维持具体行政行为或者驳回原告诉讼请求数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65E56DD3">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="32CE5956">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="72C7ADD0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A8C793A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（二）被依法纠错数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3779BCA5">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5EA4BE15">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6E3411A6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6F646885">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（三）其他情形数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="17C4DF62">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0732B7C9">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2D1A92C9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6C6E804E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>六、被举报投诉数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="270DEFD6">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7EB8261E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2C5C54E5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1375A16E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（一）维持具体行政行为数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F154014">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="54CEF041">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1AF4B864">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6045AD3D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（二）被纠错数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D4AB2A0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="142D9D07">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="75AAC13E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="50C5F993">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（三）其他情形数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F2C7804">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="36384B40">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1CB4FD5E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F78E335">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>七、向图书馆、档案馆等查阅场所报送信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="683BA3C4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="240FE4CB">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="139F408D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="555F2B54">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（一）纸质文件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2076885A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="399BC6F4">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="71FF95ED">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5C43B311">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（二）电子文件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="560D14F7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6595727F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4B374196">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="144361D3">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>八、开通政府信息公开网站（或设立门户网站信息公开专栏）数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E70C7C6">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1C427094">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5D27693B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6872ACF2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（一）市政府及其部门门户网站</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="39F8F4EA">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="26DDAC0B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="62AA253F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="29A7E470">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（二）县（市、区）政府门户网站</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4FDBBEFE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="45B7EBD9">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="332802BD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3355875B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（三）乡镇政府（街道办事处）门户网站</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5BC8DE96">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="48CDCC83">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7DAE974C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AD185D2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>九、政府公报发行量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F9C1C71">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="572B8AB8">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="165C4537">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0AF2A7B9">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（一）公报发行期数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="463E90A1">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7C7285A4">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="57254B8F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="43E69A4D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（二）公报发行总份数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2DF585A4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>份</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1153FCCB">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7C0B3B9C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12EF16EE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>十、设置政府信息查阅点数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7EFD60AA">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4AE013DB">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="42648E5D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1BDE1031">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（一）市政府及其部门</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="01A5323B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2F456B66">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5228966C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="393011F6">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（二）县（市、区）政府及其部门</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="652FFCF4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="257C6EF4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="51E38AD7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="580A98B4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（三）乡镇政府（街道办事处）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="450E0B66">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5A8025FE">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="759C52C7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5286027F">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>十一、查阅点接待人数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="108FB2DC">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="728F422A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="299D8C37">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12CC27BE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（一）市政府及其部门</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7974DE7B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="657083EB">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="04E7B56E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="55CAB6E3">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（二）县（市、区）政府及其部门</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="294DC4F3">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7657DC9D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0C03C715">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D65CC32">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（三）乡镇政府（街道办事处）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6A698A67">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1F9FB145">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="20CAAABD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E8F2564">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>十二、依申请公开信息收取的费用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="43C12F3A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>万元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+          <w:p w14:paraId="35885A65">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="057D1D1C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3AA79CF8">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>十三、机构建设和保障经费情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76182469">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4D63694A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="242DF9DC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0ED72111">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（一）政府信息公开工作专门机构数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1246460E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6DCEE7C0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="44D48610">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="39CA853C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（二）从事政府信息公开工作人员数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="30CCE9BB">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0C6B9CD4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="376358D1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="517AF280">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　1.专职人员数（不包括政府公报及政府网站工作人员数）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="74D38134">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5A0400E4">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="59CAD1EB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2E98FCE6">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　　　　2.兼职人员数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="27C4A92C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16FA5739">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6107E19A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4C7982F9">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（三）政府信息公开专项经费（不包括用于政府公报编辑管理及政府网站建设维护等方面的经费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="41761397">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>万元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3E73D264">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6EC1B947">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F6B612D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>十四、政府信息公开会议和培训情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5BF56ABE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="43BDAC3F">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="29098852">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64578938">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（一）召开政府信息公开工作会议或专题会议数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="339002A3">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2BAA2776">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5C321415">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0B9897F1">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（二）举办各类培训班数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02C1007F">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0C03C2F5">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0062C88C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="77AD0780">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>　　（三）接受培训人员数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="56176CC2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="566F8D13">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="76412193">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:rPr>
-[...194 lines deleted...]
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（注：各子栏目数总数要等于总栏目数量）</w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
-    <w:altName w:val="楷体"/>
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00000000"/>
     <w:rsid w:val="206F4806"/>
     <w:rsid w:val="22FB396B"/>
     <w:rsid w:val="274369C5"/>
     <w:rsid w:val="2E451E4E"/>
     <w:rsid w:val="2E7A48E8"/>
     <w:rsid w:val="38C26058"/>
     <w:rsid w:val="448102A4"/>
+    <w:rsid w:val="46445CFB"/>
     <w:rsid w:val="4B21450D"/>
     <w:rsid w:val="589B0A1E"/>
     <w:rsid w:val="5E802B0A"/>
     <w:rsid w:val="611A2364"/>
     <w:rsid w:val="616E7D82"/>
     <w:rsid w:val="64A808C7"/>
     <w:rsid w:val="6C365300"/>
     <w:rsid w:val="6CB10522"/>
+    <w:rsid w:val="6E5A47AD"/>
     <w:rsid w:val="702948CF"/>
     <w:rsid w:val="71AD649A"/>
   </w:rsids>
   <m:mathPr>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -11834,51 +11620,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12092,81 +11878,64 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>0</Characters>
+  <Pages>8</Pages>
+  <Words>2599</Words>
+  <Characters>2710</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
-  <Application>WPS Office_11.1.0.10700_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>2972</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>lenovo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.1.0.10700</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>7C54AEE0B6B1434CA6FD8E6B702A8873</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZWNlM2EyMTZlNjM2NzhmMWMyNTE2ODkzMWE3NjA0MDMiLCJ1c2VySWQiOiIyNzI4MDc3MjUifQ==</vt:lpwstr>
+  </property>
 </Properties>
 </file>