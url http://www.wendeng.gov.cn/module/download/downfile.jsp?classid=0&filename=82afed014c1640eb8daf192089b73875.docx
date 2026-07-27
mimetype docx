--- v0 (2025-11-16)
+++ v1 (2026-07-27)
@@ -1,8686 +1,9945 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00261865">
+    <w:p w14:paraId="489BA2BD">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="黑体" w:eastAsia="黑体" w:hAnsi="黑体" w:cs="黑体"/>
+          <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="黑体" w:eastAsia="黑体" w:hAnsi="黑体" w:cs="黑体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>附件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="黑体" w:eastAsia="黑体" w:hAnsi="黑体" w:cs="黑体"/>
+          <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00261865">
+    <w:p w14:paraId="0FACA17F">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体" w:hAnsi="方正小标宋简体" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体" w:hAnsi="方正小标宋简体" w:cs="方正小标宋简体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>政府信息公开工作情况统计表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00261865">
+    <w:p w14:paraId="0CD82422">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体_GB2312" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体_GB2312" w:hAnsi="Times New Roman" w:cs="楷体_GB2312" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体_GB2312" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体_GB2312" w:hAnsi="Times New Roman" w:cs="楷体_GB2312" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年度）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00261865">
+    <w:p w14:paraId="2E8764E3">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体_GB2312" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体_GB2312" w:hAnsi="Times New Roman" w:cs="楷体_GB2312" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>单位名称：威海市文登区社会管理服务中心办公室</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="4"/>
         <w:tblW w:w="8355" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6420"/>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="911"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="0625F213">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
+          <w:p w14:paraId="54491A77">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="685"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>统　计　指　标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="78A96DF2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>单位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="09292406">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>统计数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="73AD7128">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="5EA6CA74">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>一、主动公开情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
+          <w:p w14:paraId="6BE93B7E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4C2AFBE0">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="1E317993">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（一）主动公开政府信息数（不同渠道和方式公开相同信息计</w:t>
+          <w:p w14:paraId="7F916D92">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（一）主动公开政府信息数（不同渠道和方式公开相同信息计</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="7406EDBC">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="767DDF63">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="17E2F60F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　其中：主动公开规范性文件数</w:t>
+          <w:p w14:paraId="04780AA0">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　其中：主动公开规范性文件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="1456F5A8">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="73C9514A">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="5A4CFF0B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　　　　制发规范性文件总数</w:t>
+          <w:p w14:paraId="3A99CF62">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　　　　制发规范性文件总数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="5F642BE2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3169C30E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="59A625CC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（二）通过不同渠道和方式公开政府信息的情况</w:t>
+          <w:p w14:paraId="1DB1C4CE">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（二）通过不同渠道和方式公开政府信息的情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
+          <w:p w14:paraId="1B1C96DA">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="24E05B50">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="5569D7C2">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="6573C5AD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>政府公报公开政府信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="6804E917">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="63BD5542">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="312ECCBC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="4347C3DF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>政府网站公开政府信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="30AB70D6">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="626E7757">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="777F78A4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="1322D3DC">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>政务微博公开政府信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="749AD0ED">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1019D980">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="53A90A02">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="284BA64F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>政务微信公开政府信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="59002FE5">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="387FAA9F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="7F8F581C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="31575DAD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>其他方式公开政府信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="27EABF29">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3ADFAEC0">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="54F05D5E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="79F90A27">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>二、回应解读情况（不同方式回应同一热点或舆情计</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>次）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
+          <w:p w14:paraId="78C2AD60">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="04954484">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="67C54FE8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00F47A14">
+          <w:p w14:paraId="75FA1DAF">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
-              <w:ind w:firstLineChars="200" w:firstLine="31680"/>
+              <w:ind w:firstLine="400" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（一）回应公众关注热点或重大舆情数（不同方式回应同一热点或舆情计</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="388BCEF0">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6D158AEC">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="20C11F0B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（二）通过不同渠道和方式回应解读的情况</w:t>
+          <w:p w14:paraId="4F82A2C7">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（二）通过不同渠道和方式回应解读的情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
+          <w:p w14:paraId="65FEF3D4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0FC7B000">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="28AB4B93">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="1D865573">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>参加或举办新闻发布会总次数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="3BB0FB21">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3F4491AD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="25749691">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　　其中：主要负责同志参加新闻发布会次数</w:t>
+          <w:p w14:paraId="216F409F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　　其中：主要负责同志参加新闻发布会次数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="74168DE0">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3C586389">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="49047C2F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="541CE1FF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>政府网站在线访谈次数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="5FDDD59C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5243AB09">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="6BB51D9B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　　其中：主要负责同志参加政府网站在线访谈次数</w:t>
+          <w:p w14:paraId="156A0447">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　　其中：主要负责同志参加政府网站在线访谈次数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="5F96266A">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1B92500C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="571DD2DC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="6B16617C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>政策解读稿件发布数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="343CD84F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>篇</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="04028AD4">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="7AFE6B6B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="6C2A7BE6">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>微博微信回应事件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="46620FE3">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6B508406">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="4A078CB1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="7DA220E9">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>其他方式回应事件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="78B241F5">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="291279AE">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="296DBD78">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="1304AC9D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>三、依申请公开情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
+          <w:p w14:paraId="0727FC02">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3B5D8099">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="598635E6">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（一）收到申请数</w:t>
+          <w:p w14:paraId="5C4D80F1">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（一）收到申请数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="6D03B7D3">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="58AB2098">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="19280DD2">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="71ED608F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>当面申请数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="026181A9">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0E3779CF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="1571ACA8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="509F6C4E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>传真申请数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="1725FA52">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="005A8BB0">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="03AB37C3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="3016D79E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>网络申请数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="57A61C09">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6C8FFBD1">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="00B6EB88">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="6DE4137D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>信函申请数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="5E4C3BE1">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0732ADCA">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="3D5A2D89">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="536E6E4D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>其他形式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="469A7CE5">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="66AABCD5">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="411B1FA3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（二）申请办结数</w:t>
+          <w:p w14:paraId="53B3C0FD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（二）申请办结数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="447F4B58">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7EE594BA">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="3BCFAE03">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="1B368385">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>按时办结数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="305FF901">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="684CE90E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="18030C4C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="2E0DFE2C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>延期办结数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="29FD3C2E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="428764CA">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="0A34F715">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（三）申请答复数</w:t>
+          <w:p w14:paraId="7529829E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（三）申请答复数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="37686DEB">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6FD1B7D9">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="3EDE0A1E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="3BFF82D7">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>属于已主动公开范围数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="13B0C7F3">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="52F4DDF4">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="1E5B5808">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="009EEE89">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>同意公开答复数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="26EAD069">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="238C7AE7">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="4EBFCF07">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="2BE62A27">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>同意部分公开答复数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="0CBCFF13">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0D256A29">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="307C18C3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="521A0A78">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>不同意公开答复数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="2DE32CFD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="29EEF461">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="7AD69A6E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　　其中：涉及国家秘密</w:t>
+          <w:p w14:paraId="6B3A8A28">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　　其中：涉及国家秘密</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="7CB9C6C1">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1B945053">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="03B74223">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　　　　　涉及商业秘密</w:t>
+          <w:p w14:paraId="5B75F9BC">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　　　　　涉及商业秘密</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="030E0F9B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4A830E1F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="42E5F440">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　　　　　涉及个人隐私</w:t>
+          <w:p w14:paraId="4998F8A5">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　　　　　涉及个人隐私</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="52F37383">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2ECBE3A0">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="4525D545">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　　　　　危及国家安全、公共安全、经济安全和社会稳定</w:t>
+          <w:p w14:paraId="14D8ECCA">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　　　　　危及国家安全、公共安全、经济安全和社会稳定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="43DDD64D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3E7B57DE">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="65B9F20F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　　　　　不是《条例》所指政府信息</w:t>
+          <w:p w14:paraId="697E3282">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　　　　　不是《条例》所指政府信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="4A41D5DB">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2F349EE5">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="572313CD">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　　　　　法律法规规定的其他情形</w:t>
+          <w:p w14:paraId="0B94E5D2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　　　　　法律法规规定的其他情形</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="0186D3E1">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="24FD365C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="28877954">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="7EDDB968">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>不属于本行政机关公开数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="0D545513">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="13823C40">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="3C0C4C88">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="3AFA0989">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>申请信息不存在数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="70B8F3D2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3E6E43B2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="1503A285">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="007CF660">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>告知作出更改补充数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="4CC3ECB3">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7AAAD333">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="7719B77C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="279F6FD8">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>告知通过其他途径办理数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="7C03F01F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="388C9500">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="6DB691F7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="2C408650">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>四、行政复议数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="6555377F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="369E79AF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="17AF8249">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（一）维持具体行政行为数</w:t>
+          <w:p w14:paraId="55377543">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（一）维持具体行政行为数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="4758E309">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D86224">
+          <w:p w14:paraId="52E86771">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="54460FCF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（二）被依法纠错数</w:t>
+          <w:p w14:paraId="0CF50881">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（二）被依法纠错数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="39F3BE3F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D86224">
+          <w:p w14:paraId="6D5D068D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="474ECA48">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（三）其他情形数</w:t>
+          <w:p w14:paraId="5C636DCD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（三）其他情形数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="793B6D8E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D86224">
+          <w:p w14:paraId="18ABF784">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="2D72CEEC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="5833B3E7">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>五、行政诉讼数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="5BC3AAE1">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6C5C9628">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="6A1A194C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（一）维持具体行政行为或者驳回原告诉讼请求数</w:t>
+          <w:p w14:paraId="2AA366CD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（一）维持具体行政行为或者驳回原告诉讼请求数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="3C424B54">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="03BABB99">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="6DF61A16">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（二）被依法纠错数</w:t>
+          <w:p w14:paraId="0BFA7900">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（二）被依法纠错数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="646AB776">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6019072F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="488E305D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（三）其他情形数</w:t>
+          <w:p w14:paraId="6004B381">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（三）其他情形数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="2C448939">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3429932D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="09782206">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="58A00A10">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>六、被举报投诉数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="7C4B7EDE">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="201E9E22">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="4999D25C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（一）维持具体行政行为数</w:t>
+          <w:p w14:paraId="29B052BD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（一）维持具体行政行为数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="2A62A04B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4B598294">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="72374365">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（二）被纠错数</w:t>
+          <w:p w14:paraId="33A164CB">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（二）被纠错数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="3D8562BB">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4908DB8B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="30D598A8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（三）其他情形数</w:t>
+          <w:p w14:paraId="54B4C321">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（三）其他情形数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="3D9F4D79">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3B8122A1">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="51D207A3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="05EDE46D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>七、向图书馆、档案馆等查阅场所报送信息数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="1DD1578B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="238BF964">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="1816186D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（一）纸质文件数</w:t>
+          <w:p w14:paraId="710F4D1C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（一）纸质文件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="63BD974D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="327866F2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="7D76EB32">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（二）电子文件数</w:t>
+          <w:p w14:paraId="75D5E5EA">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（二）电子文件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="5F571B30">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>条</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="536EB72A">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="45AAA7F4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="05199AA5">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>八、开通政府信息公开网站（或设立门户网站信息公开专栏）数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="37FD70A7">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="159AA08C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="6A57D085">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（一）市政府及其部门门户网站</w:t>
+          <w:p w14:paraId="09CC930B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（一）市政府及其部门门户网站</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="012495A7">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="20E8DFB3">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="69410647">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="71219430">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:firstLine="400" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（二）县（市、区）政府门户网站</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="16A98B38">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2EEA19A8">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="371DEB69">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="1CBCA0EA">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:firstLine="400" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（三）乡镇政府（街道办事处）门户网站</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="21E3DD06">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="73908815">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="0807E229">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="2BDD191F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>九、政府公报发行量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
+          <w:p w14:paraId="47C4FA40">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="28EA05C2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="6684EF28">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="2982599A">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:firstLine="400" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（一）公报发行期数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="20D0E6E9">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1F105E7F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="589D22E8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="17E05F2B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:firstLine="400" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（二）公报发行总份数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="77FEC0C8">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>份</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="60D8E408">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="2F6118B1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="6F882F6E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>十、设置政府信息查阅点数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="539ED70E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4561E72B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="050A9C36">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="7072109C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:firstLine="400" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（一）市政府及其部门</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="73D49B22">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5F48C2E0">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="6ADF6665">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="39809FBC">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:firstLine="400" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（二）县（市、区）政府及其部门</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="74C72BA1">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2D1CA360">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="08C98E45">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="5059F08A">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:firstLine="400" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（三）乡镇政府（街道办事处）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="52BA0705">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3A4019A2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="7DFBE020">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="3CF58D34">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>十一、查阅点接待人数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="1B5780CF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="12FCC406">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="3EB7A951">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="3AB4BCA0">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:firstLine="400" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（一）市政府及其部门</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="4C2574F0">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="58C0DE2F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="0172201E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="7E77B3A9">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:firstLine="400" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（二）县（市、区）政府及其部门</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="3FA93488">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6D7F3F93">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="2EFBFD35">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="7FCCDD37">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:firstLine="400" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（三）乡镇政府（街道办事处）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="21DC21C3">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="26260EB3">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="52D1E517">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="01824D79">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>十二、依申请公开信息收取的费用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="577B3A21">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>万元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7FFF570E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="46CC984D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="5A5174EA">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>十三、机构建设和保障经费情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
+          <w:p w14:paraId="565B0004">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="420E63DB">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="7FE4964C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（一）政府信息公开工作专门机构数</w:t>
+          <w:p w14:paraId="54467FA1">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（一）政府信息公开工作专门机构数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="1EC4C3A7">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>个</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0CEA5105">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="21F2E4AA">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（二）从事政府信息公开工作人员数</w:t>
+          <w:p w14:paraId="65679B46">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（二）从事政府信息公开工作人员数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="61DC32BD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7D93E759">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="7ED10D64">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="12C0386C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>专职人员数（不包括政府公报及政府网站工作人员数）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="6C0BEF20">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="56E34283">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="3243B8AF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　　　　</w:t>
+          <w:p w14:paraId="7C0BE0C9">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>兼职人员数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="2C96D4CA">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="333EE753">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="56B10291">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（三）政府信息公开专项经费（不包括用于政府公报编辑管理及政府网站建设维护等方面的经费）</w:t>
+          <w:p w14:paraId="556FBADF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（三）政府信息公开专项经费（不包括用于政府公报编辑管理及政府网站建设维护等方面的经费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="75803124">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>万元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="42467183">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="5E2727DA">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="黑体" w:hint="eastAsia"/>
+          <w:p w14:paraId="3D2DEF7E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="黑体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>十四、政府信息公开会议和培训情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
+          <w:p w14:paraId="004D1D32">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="黑体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="41784710">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="7D2C9940">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（一）召开政府信息公开工作会议或专题会议数</w:t>
+          <w:p w14:paraId="27940B7F">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（一）召开政府信息公开工作会议或专题会议数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="0A9CC25A">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="30BFAAFD">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="2471E7B9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（二）举办各类培训班数</w:t>
+          <w:p w14:paraId="302B92E7">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（二）举办各类培训班数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="2B8F0D26">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2852394D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A14" w:rsidRPr="00D86224">
+      <w:tr w14:paraId="284F26D5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">　　（三）接受培训人员数</w:t>
+          <w:p w14:paraId="0D750AD9">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>　　（三）接受培训人员数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="05805D52">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2103F825">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00261865">
+    <w:p w14:paraId="09689249">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>（注：各子栏目数总数要等于总栏目数量）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47A14" w:rsidRDefault="00F47A14" w:rsidP="00261865">
-[...201 lines deleted...]
-    <w:sectPr w:rsidR="00F47A14" w:rsidRPr="00526BFC" w:rsidSect="00277AE1">
+    <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
-      <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="312"/>
+      <w:cols w:space="425" w:num="1"/>
+      <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...14 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
-    <w:altName w:val="SimHei"/>
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
-    <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="方正小标宋简体">
-    <w:panose1 w:val="02010601030101010101"/>
+    <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
+    <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:bordersDoNotSurroundHeader/>
-  <w:bordersDoNotSurroundFooter/>
+  <w:bordersDoNotSurroundHeader w:val="1"/>
+  <w:bordersDoNotSurroundFooter w:val="1"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-CN" w:val="$([{£¥·‘“〈《「『【〔〖〝﹙﹛﹝＄（．［｛￡￥"/>
   <w:noLineBreaksBefore w:lang="zh-CN" w:val="!%),.:;&gt;?]}¢¨°·ˇˉ―‖’”…‰′″›℃∶、。〃〉》」』】〕〗〞︶︺︾﹀﹄﹚﹜﹞！＂％＇），．：；？］｀｜｝～￠"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00261865"/>
     <w:rsid w:val="00047374"/>
     <w:rsid w:val="00261865"/>
     <w:rsid w:val="00277AE1"/>
     <w:rsid w:val="00526BFC"/>
     <w:rsid w:val="005C0F70"/>
     <w:rsid w:val="006E33B2"/>
     <w:rsid w:val="007560D6"/>
     <w:rsid w:val="00BF19A5"/>
     <w:rsid w:val="00C8062F"/>
     <w:rsid w:val="00C851A1"/>
     <w:rsid w:val="00D86224"/>
     <w:rsid w:val="00F47A14"/>
+    <w:rsid w:val="31DF57AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
+  <w:doNotAutoCompressPictures/>
   <w:uiCompat97To2003/>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
-[...1 lines deleted...]
-  <w:listSeparator w:val=","/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1" w:locked="1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2" w:locked="1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3" w:locked="1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4" w:locked="1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5" w:locked="1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6" w:locked="1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7" w:locked="1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8" w:locked="1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9" w:locked="1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1" w:locked="1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2" w:locked="1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3" w:locked="1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4" w:locked="1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 5" w:locked="1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 6" w:locked="1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 7" w:locked="1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 8" w:locked="1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 9" w:locked="1"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="99" w:name="header"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="caption" w:locked="1"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title" w:locked="1"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="99" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle" w:locked="1"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong" w:locked="1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis" w:locked="1"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid" w:locked="1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261865"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="宋体" w:cs="Calibri"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="5">
     <w:name w:val="Default Paragraph Font"/>
+    <w:semiHidden/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="4">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="7"/>
+    <w:semiHidden/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="6"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00261865"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="6">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="5"/>
+    <w:link w:val="3"/>
     <w:semiHidden/>
     <w:locked/>
-    <w:rsid w:val="00261865"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...19 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="7">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="5"/>
+    <w:link w:val="2"/>
     <w:semiHidden/>
     <w:locked/>
-    <w:rsid w:val="00261865"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8918,63 +10177,69 @@
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal_Wordconv.dotm</Template>
-  <TotalTime></TotalTime>
+  <Company>daohangxitong.com</Company>
   <Pages>3</Pages>
-  <Words>308</Words>
-[...2 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <Words>1231</Words>
+  <Characters>1264</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
+  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
-  <Company>daohangxitong.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
+  <CharactersWithSpaces>1520</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZWNlM2EyMTZlNjM2NzhmMWMyNTE2ODkzMWE3NjA0MDMiLCJ1c2VySWQiOiIyNzI4MDc3MjUifQ==</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>D3DD4CA460134B19808DAF747D5EDB1C_12</vt:lpwstr>
+  </property>
+</Properties>
+</file>