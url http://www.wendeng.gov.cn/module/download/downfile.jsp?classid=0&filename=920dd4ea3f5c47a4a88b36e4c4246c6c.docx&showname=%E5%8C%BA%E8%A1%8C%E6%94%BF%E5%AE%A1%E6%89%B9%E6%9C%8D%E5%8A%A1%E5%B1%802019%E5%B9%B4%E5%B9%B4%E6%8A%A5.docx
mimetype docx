--- v0 (2025-11-04)
+++ v1 (2026-06-28)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="59E761C6">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
@@ -87,51 +87,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>行政审批服务</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>局</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E2C8BD6">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
@@ -142,154 +142,154 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>年度政府信息公开工作报告</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="38A0BF64">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="600" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>一、总体情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="441B49D6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="645"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>2019年，威海市文登区行政审批服务局根据《中华人民共和国政府信息公开条例》和国务院办公厅政府信息与政务公开办公室下发的《关于政府信息公开工作年度报告有关事项的通知》，认真开展政府信息公开工作。在政府信息公开渠道拓展上，依托互联网、文登政府网、山东政务服务网（文登站点）、简报以及中心设置的智能服务终端机、自助受理机、电子显示屏等，建立和完善了信息发布与政府信息公开一体的服务平台；在政府信息公开方面，主动公开与群众咨询公开相结合，不断提高政务服务中心的工作透明度和服务水平、办事效率；在制度建设上，继续完善各种制度规章，依法、按时公开各种政府信息，促进行政审批服务局履行职责，全面接受社会监督。全年，通过“中国.文登”网政府信息公开专栏、山东政务服务网（文登站点）以及新闻媒体、公告栏、电子显示屏等多种形式，发布各类法律法规、办事指南等服务信息4710条（政务服务网信息数），及时、全面、有效地主动公开政府信息，积极受理和恢复政府信息公开申请，为公众提供了比较好的政府信息公开服务。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="741681C1">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="42EC8E9D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
@@ -309,743 +309,746 @@
         <w:tblW w:w="8145" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3120"/>
         <w:gridCol w:w="1875"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1875"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="5A68C17D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="495" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="458CC581">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>第二十条第（一）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="42D02BF1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E95AAC1">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="50F070C1">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>本年新</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4BB9A035">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>制作数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="57581E2D">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>本年新</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="226CE7C7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>公开数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2E11ADE1">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>对外公开总数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3BB34E8E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="525" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5490D92E">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>规章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="53320F64">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="611B4A53">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1C161BD3">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="28103031">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="465" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64D01B20">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>规范性文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4A9C5D53">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64DFE64C">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
@@ -1060,291 +1063,293 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6A3B1AB1">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2A8A42F4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="428E89E3">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>第二十条第（五）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2512C8CC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="071EE0CC">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22588EC6">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>上一年项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="652CA6CA">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
@@ -1368,725 +1373,732 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>减</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="29646DAE">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="774B80E0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="525" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="754A9963">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>行政许可</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02FC122B">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2248F19F">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>　20046</w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>139</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A28300D">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20046</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="43DA4E01">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="555" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6AF3D034">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>其他对外管理服务事项</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7C008F1D">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3090AB36">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5CC80853">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="35AF9E59">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="405" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64A6FC46">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>第二十条第（六）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0933F528">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="218DF557">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="449279DC">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>上一年项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="526F1B3D">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
@@ -2110,833 +2122,838 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>减</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4B2E11A4">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="37D9E8D2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="435" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AF22A36">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>行政处罚</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4D05862C">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="324D18BF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0EF9A4DF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="69116FA3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="405" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="081D4DEE">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>行政强制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5ED5AA26">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="57D0B582">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="09C22E91">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1D0C5877">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="549E5440">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>第二十条第（八）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3058BCF0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="270" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7DD10BB7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="40E46A72">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>上一年项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3533D709">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>本年增</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>减</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3C80D413">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="555" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="419FE07B">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>行政事业性收费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0B844F0A">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
@@ -2952,437 +2969,440 @@
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="30A29BF4">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>增加</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="534CD898">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7BE5F57C">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>第二十条第（九）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="587F8A96">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="585" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2C9A5C07">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="32C4C169">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>采购项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0DA91473">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>采购总金额</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="501E45B3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3047FE12">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>政府集中采购</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63745C60">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
@@ -3398,106 +3418,153 @@
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="37E6B27D">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>102600元</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="7A7B3014">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="31D5EF30">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F251C37">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D6ABE5">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
@@ -3523,9975 +3590,9975 @@
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="855"/>
         <w:gridCol w:w="2040"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="765"/>
         <w:gridCol w:w="750"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="765"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="3BF03DF5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7A0457">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>（本列数据的勾稽关系为：第一项加第二项之和，等于第三项加第四项之和）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A7B6DF">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>申请人情况</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="76717CB0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71C55228">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B97C23B">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>（本列数据的勾稽关系为：第一项加第二项之和，等于第三项加第四项之和）</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="7"/>
+              <w:t>自然人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3975" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="371EEB4B">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>申请人情况</w:t>
+              <w:t>法人或其他组织</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C42225C">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="499FCFC4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0760C768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55729A83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="486ECFE4">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>商业企业</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E7788E">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>科研机构</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDE8B50">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>社会公益组织</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2506C5DF">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>法律服务机构</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F8FD9D">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>其他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6363D43C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3DB50724">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...28 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="68A4A29F">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>自然人</w:t>
-[...22 lines deleted...]
-          <w:p>
+              <w:t>一、本年新收政府信息公开申请数量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA300BE">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>法人或其他组织</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-          <w:p>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB1FE8F">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-              </w:rPr>
-              <w:t>总计</w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DDC4D9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD60D30">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C39DF8">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0A54BF">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02046B66">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3144CB11">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...56 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="04149505">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>商业企业</w:t>
+              <w:t>二、上年结转政府信息公开申请数量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD81DCA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA5D60E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B42B6CE">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7168537A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5223D1DC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4292F303">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF0BC5B">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>科研机构</w:t>
-[...21 lines deleted...]
-          <w:p>
+              <w:t> 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5FF96BD4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A37E2FA">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>社会公益组织</w:t>
-[...21 lines deleted...]
-          <w:p>
+              <w:t>三、本年度办理结果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2895" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E01AC09">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:rFonts w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>法律服务机构</w:t>
-[...21 lines deleted...]
-          <w:p>
+              <w:t>（一）予以公开</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CCB76A">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="157998A1">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-              </w:rPr>
-              <w:t>其他</w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5050AB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78893F28">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFD6AEE">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="631BF0BF">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E38CE0">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="49BAC56A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF509AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2895" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEE5923">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>（二）部分公开（区分处理的，只计这一情形，不计其他情形）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12945188">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0BFFA0">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A44A1E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5B4323">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F89979A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="278D8565">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7842AB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="057FD1C9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAB5AE5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CE408D">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>（三）不予公开</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="420966DD">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>属于国家秘密</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="053BD3A8">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4575B9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7381CF7B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262FC9A3">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DE6C8F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="264AF0DD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2793ED">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4537D1F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="48B734A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A33077A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B73F38">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>一、本年新收政府信息公开申请数量</w:t>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>其他法律行政法规禁止公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7BCC9B19">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6BF791">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FE5860">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF121BB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0219A507">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9F18D1">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="121A95A5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="533FECB3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4928036A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB6EB2B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3848D374">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>危及</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>三安全一稳定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F0D0B1">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4DCC1F58">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A99B1FD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44220C38">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB5EBC2">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160BAF9A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C989D7F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2F615CE3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B84AFF6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAE3085">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F06CBE2">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>保护第三方合法权益</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FF6A30">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0B1D5E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="09E32CD4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="446C3DDB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6D06596B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="562C3614">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...35 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:p w14:paraId="28496FB8">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="560DD1E9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F6424DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="159F47BC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53198721">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
-[...275 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t> 0</w:t>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>属于三类内部事务信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F206BC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="000E3F2B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DACF18E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDD4BCF">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="432AD120">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC5DA1B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09538598">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="09D97422">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...49 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="60765FF6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBEEA89">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDD9841">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>（一）予以公开</w:t>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>属于四类过程性信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4C9E850D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C20E774">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4A381A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E84E83">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="104BABBA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2430FCC4">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CB2F67">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="67C45E47">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="686A3549">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C097E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66979B65">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>属于行政执法案卷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F35B04">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="456C2E21">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC8B935">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="451C00BC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0892B978">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE90818">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="046EDDD5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="718B7C96">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5235E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="759FC97A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="490E3F5B">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+              <w:t>8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>属于行政查询事项</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00014CD5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="030D41DF">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16E652CD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2EC72F15">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="257255B2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34901BF1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...41 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3693FF70">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3199A0B5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="164717D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2895" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CF09C6">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>（二）部分公开（区分处理的，只计这一情形，不计其他情形）</w:t>
+              <w:t>（四）无法提供</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FC9646">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>本机关不掌握相关政府信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2EC7D0DE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5A12E960">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="195ABB78">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="587C0084">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6B1D8948">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="45A57667">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2CBD0832">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="618DE305">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="557D48CD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-          <w:p>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="351147D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAD7DEB">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>（三）不予公开</w:t>
-[...56 lines deleted...]
-              <w:t>属于国家秘密</w:t>
+              <w:t>没有现成信息需要另行制作</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5F9224F3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D686030">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3D7E31EA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A9BE4D5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="29265347">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="753D6989">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10D60564">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0116611C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5C01F70F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="19D15992">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E799764">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>2.</w:t>
+              <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>其他法律行政法规禁止公开</w:t>
+              <w:t>补正后申请内容仍不明确</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6F787B10">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1CA6904D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4B14928C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="77BE2023">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1938EC3E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="19527A47">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0149B3D3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4B97EE72">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAADE7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4471B3">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>（五）不予处理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F502A4">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>信访举报投诉类申请</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5476749F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C62FC99">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A90C201">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="201CFED9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C60B183">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4CB4A5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C3E32B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5A578EAF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7892F576">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9D5BFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D04CD5">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>重复申请</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD00504">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B4A9B9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="290E45CE">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F10775">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C585922">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="295D94E7">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA300F7">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="06F90CAF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4567338A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5C42D190">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2CB55F3A">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>危及</w:t>
-            </w:r>
+              <w:t>要求提供公开出版物</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E00FB6">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B71220">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D17AD46">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F97549A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="099FC79E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C513077">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78226F5B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4228DF30">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FEEFCD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551133C6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="501FE3E1">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>“</w:t>
+              <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>三安全一稳定</w:t>
-            </w:r>
+              <w:t>无正当理由大量反复申请</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06510F0F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6DF2E5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="569FFF28">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2757F80F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="429F4665">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E86D8A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB60720">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="26E6567A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14143564">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1546FB0D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B0493B">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>”</w:t>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>要求行政机关确认或重新出具已获取信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="002AD354">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F71CD26">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="21CF979E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0AC27663">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="335650D6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="472C4EF7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6B5CC503">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1A149464">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="557D9073">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-[...44 lines deleted...]
-          <w:p>
+            <w:tcW w:w="2895" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE3B32D">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>保护第三方合法权益</w:t>
+              <w:t>（六）其他处理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="209D084B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B6DA5FC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="18389CC9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7095E6D9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B9C3254">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4949EEE2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1ECAF283">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="40EA94E2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="20CAAC74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-[...44 lines deleted...]
-          <w:p>
+            <w:tcW w:w="2895" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="066D2C34">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>（七）总计</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFC650A">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF0495C">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-              </w:rPr>
-              <w:t>属于三类内部事务信息</w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0A6C85">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="08B6FD36">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="796356F4">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8F4E77">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...203 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:p w14:paraId="411FE4B4">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6EB6DB69">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="615" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...56 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="4EC1AFA3">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>6.</w:t>
-[...7 lines deleted...]
-              <w:t>属于四类过程性信息</w:t>
+              <w:t>四、结转下年度继续办理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0AE67CEB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10A509CC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6891F6C6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4D70BB8A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65FD7F8D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="49915C79">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...116 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="3C072C7E">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
-[...5064 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="3063819B">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4AB8B999">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>四、政府信息公开行政复议、行政诉讼情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="230ABDC6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
@@ -13520,2396 +13587,2301 @@
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="630"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="20C077B9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="21FE07FD">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>行政复议</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1ECB6FF2">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>行政诉讼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7688A520">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4467359E">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>结果维持</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFF7DE0">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>结果纠正</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6786620D">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>其他结果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FF311C">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>尚未审结</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="576564E9">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>总计</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="489168E9">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>未经复议直接起诉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F59E03">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>复议后起诉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="12E0D525">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="748AE42A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5699B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C9266E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C4F5D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1194A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0076FB8A">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-          <w:p>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC92097">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6589CD25">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>其他结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2E4A151F">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="62D7A44F">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3A8CC78F">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>未经复议直接起诉</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="5"/>
+              <w:t>结果维持</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="78DA238F">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>复议后起诉</w:t>
+              <w:t>结果纠正</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A137101">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>其他结果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB4ECAB">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>尚未审结</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5A4ED0">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="420" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="25ADD47D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0AADCA21">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...22 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6260780B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...22 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D392129">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...22 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782F5740">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...57 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4460CC02">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
-[...3 lines deleted...]
-              <w:t>结果维持</w:t>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3888E2DC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...26 lines deleted...]
-              <w:t>结果纠正</w:t>
+          <w:p w14:paraId="41587AF8">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...40 lines deleted...]
-              <w:t>其他结果</w:t>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED72013">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...40 lines deleted...]
-              <w:t>尚未审结</w:t>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="722EB4BA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...41 lines deleted...]
-              <w:t>总计</w:t>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F90C42">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...40 lines deleted...]
-              <w:t>结果维持</w:t>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5FC754">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...40 lines deleted...]
-              <w:t>结果纠正</w:t>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="575A16FD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...41 lines deleted...]
-              <w:t>其他结果</w:t>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F71BF9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...40 lines deleted...]
-              <w:t>尚未审结</w:t>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="761559D5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...618 lines deleted...]
-          <w:p>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5B93AF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="4A492D31">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="105" w:beforeAutospacing="0" w:after="105" w:afterAutospacing="0" w:line="660" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0B4BEC8A">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:before="105" w:beforeAutospacing="0" w:after="105" w:afterAutospacing="0" w:line="660" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C73555D">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:before="105" w:beforeAutospacing="0" w:after="105" w:afterAutospacing="0" w:line="660" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D55DA26">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="105" w:beforeAutospacing="0" w:after="105" w:afterAutospacing="0" w:line="660" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>五、存在的主要问题及改进情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="42964C23">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="555" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="645"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>1、信息公开范围窄。当前，政府公开的信息大部分是在文登政府网或山东政务服务网（文登站点），目前，除企业使用山东政务服务网（文登站点）办事了解此网站的信息，其余公众了解得少，造成了主动阅览面不宽。建议通过更多媒体的宣传，拓宽公开信息的受众范围，让广大企业和群众方便知晓政府的政策和信息。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5D59F14E">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="555" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="645"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>2、管理部门缺乏统一与协调。山东政务服务网（文登站点）信息公开职能涵盖了区直所有行政部门，缺乏相应的管理部门以及统一的规划和部署，行政部门之间在信息公开方面大多处于各自为政的状态，缺少统一性和协调性，公开形式及范围存在较大的差别。建议进一步明确山东政务服务网（文登站点）信息公开的管理部门及职责，便于有效协调调度各行政部门之间的信息公开工作，实现政府信息资源的全面共享。</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5131855E">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="105" w:beforeAutospacing="0" w:after="105" w:afterAutospacing="0" w:line="660" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="570EF679">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="105" w:beforeAutospacing="0" w:after="105" w:afterAutospacing="0" w:line="660" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>六、其他需要报告的事项</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5149530D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="105" w:beforeAutospacing="0" w:after="105" w:afterAutospacing="0" w:line="660" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="645"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="sans-serif" w:hAnsi="sans-serif" w:eastAsia="sans-serif" w:cs="sans-serif"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="sans-serif" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>无</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...112 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="0C9FE7D4">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5F50C074">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...28 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="37896984">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2154" w:right="1531" w:bottom="1928" w:left="1531" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微软雅黑">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
-    <w:panose1 w:val="02010601030101010101"/>
+    <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Segoe Print"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe Print">
+    <w:panose1 w:val="02000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe Print">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiYjdhMDAwYTMyMmU1NzEzNTZmZGQ2YjgxMjBmZjE2ZjYifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009F6D1F"/>
     <w:rsid w:val="009F6D1F"/>
     <w:rsid w:val="00D50B69"/>
     <w:rsid w:val="03C7620C"/>
     <w:rsid w:val="042868A4"/>
     <w:rsid w:val="068C00C8"/>
     <w:rsid w:val="06FF0394"/>
     <w:rsid w:val="07623682"/>
     <w:rsid w:val="08945B0F"/>
     <w:rsid w:val="0949476C"/>
     <w:rsid w:val="0A2A15FB"/>
     <w:rsid w:val="0C385E2E"/>
+    <w:rsid w:val="12CA415F"/>
     <w:rsid w:val="13ED3F32"/>
     <w:rsid w:val="148A4AFB"/>
     <w:rsid w:val="160549BD"/>
     <w:rsid w:val="17FC2718"/>
     <w:rsid w:val="1A507064"/>
     <w:rsid w:val="1C7B1DAB"/>
     <w:rsid w:val="1CBC4184"/>
     <w:rsid w:val="206C17DB"/>
     <w:rsid w:val="212473D6"/>
     <w:rsid w:val="217D0A67"/>
     <w:rsid w:val="24642861"/>
     <w:rsid w:val="26D76009"/>
     <w:rsid w:val="26E8101C"/>
     <w:rsid w:val="28E20871"/>
     <w:rsid w:val="2CCA5136"/>
     <w:rsid w:val="2CE17935"/>
     <w:rsid w:val="2E1F017B"/>
     <w:rsid w:val="2E232047"/>
     <w:rsid w:val="2E7E2E7E"/>
     <w:rsid w:val="2E8002CF"/>
     <w:rsid w:val="30875E6D"/>
     <w:rsid w:val="3349545D"/>
     <w:rsid w:val="384A46F1"/>
     <w:rsid w:val="39A031F3"/>
     <w:rsid w:val="3A58259D"/>
@@ -15931,50 +15903,55 @@
     <w:rsid w:val="68FA70E4"/>
     <w:rsid w:val="693E5017"/>
     <w:rsid w:val="6B3842A6"/>
     <w:rsid w:val="73C4448C"/>
     <w:rsid w:val="760576F8"/>
     <w:rsid w:val="78B06E9A"/>
     <w:rsid w:val="7BF03F0D"/>
     <w:rsid w:val="7E3B1E09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="1"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -16585,58 +16562,61 @@
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>5</Pages>
-  <Words>1718</Words>
-  <Characters>1785</Characters>
+  <Words>805</Words>
+  <Characters>828</Characters>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1806</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.16894_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>843</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26375_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.16894</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26375</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>8A56572A691A4DD09AB1601F038DC528</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiMDdhZTY4ZmU1OWQ4ZGE0M2E4N2JmZTg2NmM2ZGM1NTIiLCJ1c2VySWQiOiI3MjYxMTYyMjIifQ==</vt:lpwstr>
+  </property>
 </Properties>
 </file>