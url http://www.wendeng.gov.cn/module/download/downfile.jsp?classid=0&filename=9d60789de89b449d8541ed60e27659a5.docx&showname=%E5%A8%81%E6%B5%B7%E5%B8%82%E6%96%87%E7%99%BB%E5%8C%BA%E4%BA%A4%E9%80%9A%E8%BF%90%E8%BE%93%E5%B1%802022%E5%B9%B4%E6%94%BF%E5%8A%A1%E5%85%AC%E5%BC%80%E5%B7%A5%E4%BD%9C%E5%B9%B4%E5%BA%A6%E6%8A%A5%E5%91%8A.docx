--- v0 (2025-11-16)
+++ v1 (2026-09-10)
@@ -10,93 +10,93 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="3A4DF432">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="570" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>威海市文登区交通运输局</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5A67A0B4">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="570" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
@@ -170,77 +170,77 @@
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>报告</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
+    <w:p w14:paraId="09C2F21F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="570" w:lineRule="exact"/>
         <w:ind w:firstLine="480"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4F41D59A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -378,51 +378,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>政府信息公开工作报告</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="76303094">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -520,51 +520,51 @@
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>部分组成。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7D30E2EA">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -736,51 +736,51 @@
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>252122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>）。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2E59820A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="643" w:firstLineChars="200"/>
@@ -802,51 +802,51 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>总体情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="660C64A8">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -1077,51 +1077,51 @@
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>途径</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>发布各类信息，努力推动部门信息公开工作在更大范围、更高层次上深入开展。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="251C50FE">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -1144,51 +1144,51 @@
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(一)主动公开</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6122EC7A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -1529,51 +1529,51 @@
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2条</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3BAB8A02">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
@@ -1582,51 +1582,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="5004435" cy="3810000"/>
             <wp:effectExtent l="4445" t="4445" r="5080" b="10795"/>
             <wp:docPr id="4" name="图表 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1354CEFB">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -1635,51 +1635,51 @@
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>（二）依申请公开情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="729A5FB4">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -1748,51 +1748,51 @@
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>威海市文登</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>区交通运输局共受理政府信息公开申请0条。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="65FBF8A3">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -1801,51 +1801,51 @@
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>（三）政府信息管理情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3AA6590A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -1987,51 +1987,51 @@
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>在工作中，完善依申请公开、限时公开、申请受理、考核监督、保密审查、责任追究等工作机制，进一步规范工作流程和工作标准，确保政府信息公开工作安全、有效、有序进行。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>在网站信息公开审核方面，按照“先审查后公开”和“一事一审”的原则，确保信息发布严密准确。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="75102A97">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -2039,51 +2039,51 @@
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>（四）平台建设情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="12E00ADC">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -2205,51 +2205,51 @@
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>余条。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5397AA2D">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -2257,51 +2257,51 @@
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>（五）监督保障情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D6AF167">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -2500,86 +2500,100 @@
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>配备了1名工作人员，1名部门负责人，1名分管理领导的政务公开小组专班，专门负责做好信息维护、更新等工作。</w:t>
-[...29 lines deleted...]
-        <w:t>1次，效果良好。</w:t>
+        <w:t>配备了1名工作人员，1名部门负责人，1名分管</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>领导的政务公开小组专班，专门负责做好信息维护、更新等工作。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>今年以来组织政府信息公开业务培训</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>1次，效果良好。</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3D4F1C36">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -2598,51 +2612,51 @@
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="7"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>主动公开政府信息情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2094DD50">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -2699,177 +2713,177 @@
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5610225" cy="4964430"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="23CD7E45">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4422"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3CF020FB">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4422"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4570A91B">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4422"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="03FE4F4B">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4422"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
@@ -2887,51 +2901,51 @@
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>收到和处理政府信息公开申请情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5AF1C45E">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4422"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
@@ -2985,51 +2999,51 @@
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect l="12059" t="3769" r="12483" b="7919"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5236210" cy="7666990"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="26FF654C">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -3056,51 +3070,51 @@
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>四、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>政府信息公开行政复议、行政诉讼情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1C0ABFD4">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -3150,102 +3164,102 @@
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect l="11649" t="11291" r="10982" b="63913"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5118100" cy="2395855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="137265E7">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>五、存在的主要问题及改进情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="303005D0">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -3427,51 +3441,51 @@
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>政府信息公开内容和形式不够规范、信息质量还不够高。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3E40966C">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -3662,102 +3676,102 @@
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>四是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>规范发布信息内容，加强对政务公开业务人员的培训，提升业务水平，同时健全信息公开长效机制，向先进部门学习取经，不断提高政府信息公开工作水平。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="26C064B7">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>六、其他需要报告的事项</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2E05C894">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -3773,51 +3787,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（一）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>政府信息公开收费情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="04A099EF">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -3890,51 +3904,51 @@
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>威海市文登</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>区交通运输局未发生政府信息公开收费情况。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77E42E78">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -3944,51 +3958,51 @@
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（二）落实上级年度政务公开工作要点情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E77069B">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -4061,51 +4075,51 @@
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>威海市文登</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>区交通运输局按照区委、区政府的工作指导，围绕中心工作，在深化解读回应方面，积极回应社会民生关切，通过行风热线、新闻发布会、公示公告等形式及时向社会发布回应；在推进政民互动方面能够做到及时公开；在优化公开平台方面，加强发布信息审核，部署了三级审核发布机制，同时扩大发布渠道，联合新媒体与传统媒体，扩大发布矩阵。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="142F750D">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -4148,51 +4162,51 @@
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>提案办理结果公开情况</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3C2B0481">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -4239,51 +4253,51 @@
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>持平</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。代表和委员反馈满意率为100%，均通过政府网站专栏主动公开。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4B77AA22">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -4293,51 +4307,51 @@
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（四）政务公开工作创新情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1BF25F33">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -4379,51 +4393,51 @@
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>威海市文登区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>交通运输局开通了交通运输局领域行政处罚曝光台，在微信公众号自主菜单栏设置了查询服务，提供社会大众法律查询、运政查询、标准化查询、危险品查询等功能。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="10A568BD">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -4433,97 +4447,97 @@
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（五）政府信息公开工作年度报告数据统计需要说明的事项</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7F3180FD">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>无</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="402B1497">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -4533,51 +4547,51 @@
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（六）本行政机关认为需要报告的其他事项</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4B375A4E">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -4695,51 +4709,51 @@
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>威海市文登</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>区交通运输综合执法大队高度重视与民众生活密切联系的交通工作，根据工作职能和业务特点，安排专人认真梳理需要公开的政府信息，依托政府网站信息公开平台、报纸、电台、微信号等新闻媒体，及时向公众公开单位相关信息。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4ECC57AC">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -4749,51 +4763,51 @@
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（七）其他有关文件专门要求通过政府信息公开工作年度报告予以报告的事项</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="478B44A2">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -4802,131 +4816,131 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>无</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="38A8ECAA">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="840" w:rightChars="400" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1F2233AC">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="840" w:rightChars="400" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="453D9A28">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="840" w:rightChars="400" w:firstLine="0"/>
@@ -4934,51 +4948,51 @@
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>威海市文登区交通运输局</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5272F750">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear"/>
         <w:kinsoku/>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="570" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="840" w:firstLine="0"/>
@@ -5108,181 +5122,181 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2098" w:right="1531" w:bottom="1984" w:left="1531" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="7A"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{26AEBC91-6DE3-4F21-B192-BFBFE9DBC5BA}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{E3DD32D3-FC0D-4ED1-BD75-2AE0A6A4D18F}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
-    <w:panose1 w:val="02000000000000000000"/>
+    <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{060F9305-2FA2-4010-8C46-FE3E8B85A5B6}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{EA31F217-6D9F-48F0-BC6A-79865635677A}"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{94A54A72-7B61-4D6F-BA06-4DDD1CC52592}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{481816D9-AABA-4F9F-9039-DAF97489BCB9}"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{97784F7B-68A4-4D29-B6A4-629C54347DAE}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{81ACE3C2-92CE-4F8C-A819-8A0130DC699D}"/>
   </w:font>
   <w:font w:name="微软雅黑">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{152D587F-10E6-46D5-AD5E-898CD8D20AB2}"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{10FA6D59-9892-4D6D-9963-5B8C8946C8D6}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="83546E10"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="83546E10"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="FDF37F28"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FDF37F28"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="90"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5293,50 +5307,51 @@
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00A73252"/>
     <w:rsid w:val="001C6B68"/>
     <w:rsid w:val="00330A28"/>
     <w:rsid w:val="00524D8F"/>
     <w:rsid w:val="00671C90"/>
     <w:rsid w:val="006D36F0"/>
     <w:rsid w:val="006E6947"/>
     <w:rsid w:val="00893ED2"/>
     <w:rsid w:val="00895EAB"/>
     <w:rsid w:val="00A11CEB"/>
     <w:rsid w:val="00A73252"/>
     <w:rsid w:val="00A86712"/>
     <w:rsid w:val="00BD006D"/>
     <w:rsid w:val="00C00525"/>
     <w:rsid w:val="00CC1FCA"/>
     <w:rsid w:val="00F24852"/>
     <w:rsid w:val="020036BD"/>
     <w:rsid w:val="03FD1EDA"/>
     <w:rsid w:val="0447729F"/>
     <w:rsid w:val="08381BDD"/>
     <w:rsid w:val="0AFA46FD"/>
     <w:rsid w:val="0B904AD0"/>
     <w:rsid w:val="0CDE6ACB"/>
+    <w:rsid w:val="0DE3147D"/>
     <w:rsid w:val="0E612716"/>
     <w:rsid w:val="0EC95F88"/>
     <w:rsid w:val="0FCE322F"/>
     <w:rsid w:val="11B127FC"/>
     <w:rsid w:val="181A45F0"/>
     <w:rsid w:val="190D08F7"/>
     <w:rsid w:val="1B537B7A"/>
     <w:rsid w:val="1C9B79D3"/>
     <w:rsid w:val="1FB17DE4"/>
     <w:rsid w:val="208B7FBE"/>
     <w:rsid w:val="21E241A0"/>
     <w:rsid w:val="22405E06"/>
     <w:rsid w:val="243F200C"/>
     <w:rsid w:val="281F1BDF"/>
     <w:rsid w:val="2BA06B0F"/>
     <w:rsid w:val="2E205138"/>
     <w:rsid w:val="31165EA6"/>
     <w:rsid w:val="34704DF3"/>
     <w:rsid w:val="351003F0"/>
     <w:rsid w:val="368B4641"/>
     <w:rsid w:val="3F4C492D"/>
     <w:rsid w:val="3FC75019"/>
     <w:rsid w:val="427D5BBD"/>
     <w:rsid w:val="466868AC"/>
     <w:rsid w:val="4A1B21D0"/>
@@ -5368,50 +5383,55 @@
     <w:rsid w:val="77440722"/>
     <w:rsid w:val="782E50F9"/>
     <w:rsid w:val="78453B0B"/>
     <w:rsid w:val="798548D7"/>
     <w:rsid w:val="7CD433CC"/>
     <w:rsid w:val="7D3A0FBE"/>
     <w:rsid w:val="7DAF5251"/>
     <w:rsid w:val="7F266B0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -6195,50 +6215,55 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr lang="zh-CN" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext uri="{0b15fc19-7d7d-44ad-8c2d-2c3a37ce22c3}">
+        <chartProps xmlns="https://web.wps.cn/et/2018/main" chartId="{a04403af-b650-4e37-aad2-30f4000303e1}"/>
+      </c:ext>
+    </c:extLst>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr lang="zh-CN" sz="900" b="1" i="0"/>
       </a:pPr>
     </a:p>
   </c:txPr>
@@ -7055,59 +7080,62 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Pages>8</Pages>
-  <Words>2540</Words>
-  <Characters>2643</Characters>
+  <Words>2542</Words>
+  <Characters>2645</Characters>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2674</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.16250_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>2676</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.16250</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>93551DC7EFF042009EEFEBB164FB3B5A_13</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiMzJjOTY5ZTI1ZmZmMDU0MjI3YTU2MTljOWMwYzI0Y2MiLCJ1c2VySWQiOiI3MTgzNjU2OTYifQ==</vt:lpwstr>
+  </property>
 </Properties>
 </file>