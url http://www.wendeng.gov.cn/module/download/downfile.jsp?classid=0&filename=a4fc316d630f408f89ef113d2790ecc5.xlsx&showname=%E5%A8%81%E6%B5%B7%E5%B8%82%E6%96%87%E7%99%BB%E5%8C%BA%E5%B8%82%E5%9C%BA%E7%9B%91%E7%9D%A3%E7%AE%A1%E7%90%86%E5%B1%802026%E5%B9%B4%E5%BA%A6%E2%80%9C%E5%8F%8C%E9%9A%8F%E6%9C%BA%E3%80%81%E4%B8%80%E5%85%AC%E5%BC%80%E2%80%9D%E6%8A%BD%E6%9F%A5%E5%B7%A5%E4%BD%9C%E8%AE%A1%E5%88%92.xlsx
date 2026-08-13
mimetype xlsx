--- v0 (2026-06-28)
+++ v1 (2026-08-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView windowWidth="28800" windowHeight="12375"/>
+    <workbookView windowWidth="27945" windowHeight="12390"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$3:$I$58</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -516,51 +516,51 @@
 3.《团体标准管理规定》</t>
   </si>
   <si>
     <t>对企业标准自我声明公开的监督检查</t>
   </si>
   <si>
     <t>企业是否履行生产产品或提供服务执行标准的自我声明公开义务；生产产品或者提供服务执行标准信息的时效性是否符合规定；生产产品或提供服务执行标准的编号和名称是否符合规范；企业标准的技术要求是否符合法律、法规和强制性标准要求；企业标准的指标及对应方法是否符合规定</t>
   </si>
   <si>
     <t>1.《中华人民共和国标准化法》
 2.《山东省标准化条例》</t>
   </si>
   <si>
     <t>资质认定检验检测机构监督检查</t>
   </si>
   <si>
     <t>资质认定检验检测机构</t>
   </si>
   <si>
     <t>现场检查、
 书面检查、
 网络检查等</t>
   </si>
   <si>
     <t>1.《中华人民共和国认证认可条例》
-2.《中华人民共和国计量法》                                                                                  3.《检验检测机构监督管理办法》（国家市场监督管理局第39号令）
+2.《中华人民共和国计量法》                                                                                  3.《检验检测机构监督管理办法》（国家市场监督管理总局第39号令）
 4.《检验检测机构资质认定管理办法》（2021年修订版,原国家质量监督检验检疫总局令第163号令)</t>
   </si>
   <si>
     <t>对认证活动监督检查</t>
   </si>
   <si>
     <t>自愿性认证活动监督检查</t>
   </si>
   <si>
     <t>认证机构、获证组织</t>
   </si>
   <si>
     <t>1.《中华人民共和国认证认可条例》
 2.《认证机构管理办法》
 3.《有机产品认证管理办法》
 4.《认证证书和认证标志管理办法》</t>
   </si>
   <si>
     <t>市、县级市场监管部门（根据市场监管总局授权及其计划实施）</t>
   </si>
   <si>
     <t>强制性产品认证活动监督检查</t>
   </si>
   <si>
     <t>1.《中华人民共和国认证认可条例》
@@ -1952,52 +1952,52 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I58"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:I2"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="60" topLeftCell="A41" workbookViewId="0">
+      <selection activeCell="G45" sqref="G45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.89166666666667" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="6.10833333333333" style="9" customWidth="1"/>
     <col min="2" max="2" width="9.75" style="10" customWidth="1"/>
     <col min="3" max="3" width="27.4666666666667" style="9" customWidth="1"/>
     <col min="4" max="4" width="34.4416666666667" style="9" customWidth="1"/>
     <col min="5" max="5" width="27.0833333333333" style="9" customWidth="1"/>
     <col min="6" max="6" width="21.8083333333333" style="9" customWidth="1"/>
     <col min="7" max="7" width="55.7416666666667" style="11" customWidth="1"/>
     <col min="8" max="8" width="12.225" style="9" customWidth="1"/>
     <col min="9" max="9" width="14.2583333333333" style="9" customWidth="1"/>
     <col min="10" max="16384" width="8.89166666666667" style="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
     <row r="2" s="1" customFormat="1" ht="49.8" customHeight="1" spans="1:9">
       <c r="A2" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="14"/>
@@ -3444,35 +3444,35 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.25865</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>1FED28D89FEF4308A95AC6FB15A1009A_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>