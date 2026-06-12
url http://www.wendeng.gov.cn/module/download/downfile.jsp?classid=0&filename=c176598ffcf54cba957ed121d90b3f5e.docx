--- v0 (2025-10-22)
+++ v1 (2026-06-12)
@@ -4,551 +4,708 @@
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="073F1E8C">
+    <w:p w14:paraId="0D1738CA">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="420"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>威海市文登区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>民政</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>局2020年政府信息公开工作年度报告</w:t>
+        <w:t>局</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073F1E8C">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>2020年政府信息公开工作年度报告</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1594DDAD">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="420"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5307328C">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>根据新修订的《中华人民共和国政府信息公开条例》和《山东省政府信息公开规定》(以下简称《规定》)要求，现公布威海市文登区财政局2020年政府信息公开工作年度报告。 </w:t>
+        <w:t>根据新修订的《中华人民共和国政府信息公开条例》和《山东省政府信息公开规定》(以下简称《规定》)要求，现公布威海市文登区</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>民政</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>局2020年政府信息公开工作年度报告。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BE73D2">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本报告由总体情况、主动公开政府信息情况、收到和处理政府信息公开申请的情况、政府信息公开行政复议、行政诉讼情况、其他需要报告的事项等部分组成。本报告中所列数据的统计时限自2020年1月1日起至2020年12月31日止。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A79853">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本报告的电子版可在威海市文登区人民政府门户网站“威海市文登区人民政府”（http://www.wendeng.gov.cn）。如对本报告有疑问，请与威海市文登区民政局办公室联系（地址：文登区世纪大道84号，邮编：264400，电话：0631—8452292）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E16286D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>一、总体情况</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5268C108">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2020年，威海市文登区民政局认真贯彻落实《中华人民共和国政府信息公开条例》和《山东省政府信息公开办法》，秉承及时、高效、便民工作原则，不断健全工作机制，优化工作流程，拓展公开渠道，深入推进政府信息公开，做到了信息公开及时、准确、全面，依法保障了社会公众获取信息途径，各项工作的透明度进一步提高。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3247A108">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（一）主动公开工作情况</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C1A63E">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>按照政府信息“以公开为原则、不公开为例外”的基本要求，结合我局工作实际，按照《山东省政府信息公开办法》，充分利用政府网站、民政局门户网站、微信公众平台对外公开民政信息。不断完善政策解读机制，创新解读方式，针对涉及面广、社会关注度高或专业性较强的政策性信息，形成专门的政策解读小组，要求小组成员在出台事关重大公共利益、群众切身利益政策同时，及时通过政府网站、报纸、电视等媒体作出多角度、全方位地科学解读。通过办理市长公开电话、区长公开电话、群众来信来访等途径，对办理中民政总结出的社会普遍关注的热点民生问题，在回复的同时，组成专门的网络舆情小组，进行组织研判形成舆情信息，通过政务微博进行时时发布、宣传，或形成微博互动，及时解答，同时今年将这些热点民生问题通过文登大众的民政在线专栏及电视台的民政连线专栏以问答的形式定期发布。全年主要负责人及分管领导共参加行风热线1次，新闻发布会1次、文登发布1次，对群众所关心不解的问题给予具体回应。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDBD614">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2020年度，我局通过政务网站发布各类政务信息共计268余条，其中：机构职能2条，工作动态66条，政策文件及政策解读8条，重点领域信息公开155条，其他信息30余条。</w:t>
+        <w:t>2020年度，我局通过政</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>府</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>网站发布各类政</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>府</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>信息共计268余条，其中：机构职能2条，工作动态66条，政策文件及政策解读8条，重点领域信息公开155条，其他信息30余条。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0E9201">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="5080000" cy="3810000"/>
             <wp:effectExtent l="4445" t="4445" r="20955" b="14605"/>
             <wp:docPr id="8" name="图表 8"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="438994FD">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>在发布解读、回应社会关切以及互动交流情况方面，充分发挥政务网站、微信公众号等重要载体的作用，开设政策解读专栏，统筹运用文字解读、文登信访公众号等多种形式，主动、及时、准确发布政策解读，回应社会各界关切。通过政府信息公开政策解读专栏发布政策解读8篇。</w:t>
+        <w:t>在发布解读、回应社会关切以及互动交流情况方面，充分发挥</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政府</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>网站、微信公众号等重要载体的作用，开设政策解读专栏，统筹运用文字解读、文登</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>民政</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>公众号等多种形式，主动、及时、准确发布政策解读，回应社会各界关切。通过政府信息公开政策解读专栏发布政策解读8篇。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B1220A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F78F26A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="5267960" cy="2919730"/>
             <wp:effectExtent l="0" t="0" r="8890" b="13970"/>
             <wp:docPr id="1" name="图片 1" descr="2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -570,87 +727,91 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5267960" cy="2919730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA96086">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EBC42E3">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="5274310" cy="3124835"/>
             <wp:effectExtent l="0" t="0" r="2540" b="18415"/>
             <wp:docPr id="2" name="图片 2" descr="3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -672,169 +833,207 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5274310" cy="3124835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="22988033">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（二）依申请公开工作情况</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F7D260">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2020年，我局收到政务信息公开申请事项共2项。</w:t>
+        <w:t>2020年，我局收到</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>政府</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>信息公开申请事项共</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>项。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8173B3">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（三）政府信息管理情况</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BF7EBC">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="5269230" cy="2501265"/>
             <wp:effectExtent l="0" t="0" r="7620" b="13335"/>
             <wp:docPr id="3" name="图片 3" descr="1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -856,13046 +1055,11102 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5269230" cy="2501265"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="22697311">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>一是加强领导体系建设。区民政局高度重视政府信息公开工作。根据局领导班子人员的变化情况，及时调整确定民政局政府信息公开工作领导小组成员，由分管领导监督负责，办公室专门协调调度全局信息公开工作，确保组织机构健全、工作人员到位、职责分工明确，领导小组通过召开专题会议、小组分组讨论交流等形式，及时收集相关意见和建议，为改进和完善政府信息公开工作提供参考和基础保障。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687B6907">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>二是完善制度管理机制。完善依申请公开、限时公开、申请受理、考核监督、保密审查、社会评议、责任追究等工作机制。严格按照区政府下发的文件要求，进一步规范工作流程和工作标准，确保政府信息公开工作安全、有效、有序进行。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65790117">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（四）政府信息公开平台建设情况</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F663897">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>充分依托政府网站民政专栏信息公开平台开展信息公开工作，加大公开力度，为群众了解民政信息提供方便。并依托各类媒体，进一步扩大社会各界获取信息的渠道。主动适应网络和新媒体快速发展的形势，利用政务微博开展政府信息公开，及时播发群众关注度高的政策法规。专门在各单位业务大厅、服务窗口前设置信息公开栏，向前来办理各种业务的居民提供政策信息。同时与民政专栏形成联动关系，同步公开，同步公示，方便群众更大范围了解公开内容。另外编印各类惠民政策、倡议书、政策宣传挂历、政策解读明白纸5万多份，进一步宣传民政热点政策。参与</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>12·4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>国家宪法日活动，通过咨询台、宣传展板、宣传手册等形式，</w:t>
-[...9 lines deleted...]
-        <w:t>便捷地让文登民众了解到宪法及民政相关的法律法规，并为现场咨询的150余名民众做出了解答，发放宣传资料达1000余份。</w:t>
+        <w:t>国家宪法日活动，通过咨询台、宣传展板、宣传手册等形式，便捷地让文登民众了解到宪法及民政相关的法律法规，并为现场咨询的150余名民众做出了解答，发放宣传资料达1000余份。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041BF8A8">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="楷体_GB2312" w:hAnsi="楷体_GB2312" w:eastAsia="楷体_GB2312" w:cs="楷体_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（五）监督保障情况</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="327B3107">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>结合工作实际对包括《政务信息依申请公开工作流程细则》等在内的政务公开制度进行了修改完善，拟定了年度政府信息公开工作方案和年度工作计划。根据工作开展情况，进一步修改完善了关于发布审核、保密管理、社会评议、考核评比和责任追究制度等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F45BBF">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>二、主动公开政府信息情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3120"/>
         <w:gridCol w:w="1875"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
       <w:tr w14:paraId="276BD13A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="495" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BB5D7F2">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>第二十条第（一）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="1D554057">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="885" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B0AA573">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0741E821">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>本年新</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="588B2985">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>制作数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D970B0E">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>本年新</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21227F4D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>公开数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4248D977">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>对外公开总数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="6BC2F640">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="525" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E59A6C0">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>规章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EBC66B1">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63101131">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3863A2A4">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="33CCC5BF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="465" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB8F118">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>规范性文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24B08F3D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19013E7E">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04F8C95D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="4F24DA16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40B0A7F7">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>第二十条第（五）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="17F7BD57">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F6744B7">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15AB4BB6">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>上一年项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51B78A14">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>本年增/减</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="417A5E6B">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="58F414AD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="525" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60BBF3DA">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>行政许可</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AC4050F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12A3F143">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52576DE2">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="764E000B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="555" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BD176FE">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>其他对外管理服务事项</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44D15179">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="297B81D3">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00D9A928">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="77319819">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="405" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DDCEC4D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>第二十条第（六）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="275953DE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07A5EB5F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="114D2122">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>上一年项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FF85B8A">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>本年增</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03872050">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="0594E9CA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="435" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51D3450B">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>行政处罚</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13F8B966">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DDB13CE">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48528FE9">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="610B713F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="405" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CC20966">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>行政强制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="031CE6BC">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AEAB478">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D49740E">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="4F299E5E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6966B9FA">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>第二十条第（八）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="03CA2CFF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="270" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="568C36D4">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C943CF8">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>上一年项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3165" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="332B60C3">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>本年增/减</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="371327E0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="555" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35B17A60">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>行政事业性收费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="058D54CF">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3165" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08682F04">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="77559D7D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FE531E6">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>第二十条第（九）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="45AEC5DC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="585" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="102A08BB">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58546192">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>采购项目数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3165" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DA7B019">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>采购总金额</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="3C5488E4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42139EDD">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>政府集中采购</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DB59B7E">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3165" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FBD7F0F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38606530">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>三、收到和处理政府信息公开申请情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="770"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="578"/>
+        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="840"/>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="705"/>
+        <w:gridCol w:w="705"/>
+        <w:gridCol w:w="750"/>
+        <w:gridCol w:w="900"/>
         <w:gridCol w:w="690"/>
-        <w:gridCol w:w="690"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="491"/>
+        <w:gridCol w:w="420"/>
       </w:tblGrid>
       <w:tr w14:paraId="1699D067">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1518D93B">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>（本列数据的勾稽关系为：第一项加第二项之和，等于第三项加第四项之和）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4740" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="722277D4">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>申请人情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="5B9A12A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="330" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62BEEE15">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A0965A9">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>自然人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6745EBCE">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>法人或其他组织</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A207E5F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="159400F6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="930" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23A9BA3E">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="452F905A">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CB6009E">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>商业企业</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A8CDDE8">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>科研机构</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11E2FA02">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>社会公益组织</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A76460A">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>法律服务机构</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BC0D1C8">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6707A4B1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="6BB7B989">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A959EBC">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>一、本年新收政府信息公开申请数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72DBC0A7">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...16 lines deleted...]
-              <w:t>2</w:t>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67F83373">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A32AD5B">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0595B598">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E693072">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E446B42">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5355280B">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...16 lines deleted...]
-              <w:t>2</w:t>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="32C169FD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A00DA41">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>二、上年结转政府信息公开申请数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05508A43">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="372FC860">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5668E956">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38F5F4CC">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12C7283F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34985979">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FFB4F7A">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="476160AB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3633EBC4">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>三、本年度办理结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2435BE97">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>（一）予以公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52CADB40">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B100A99">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BF58C4D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A5738F2">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A4E4039">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404F0D48">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49048D0C">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...16 lines deleted...]
-              <w:t>1 </w:t>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="08C8C24C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C16E5A3">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E4BFCEC">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>（二）部分公开（区分处理的，只计这一情形，不计其他情形）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12C8377A">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75BF0A61">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03940D20">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="275328BA">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B4A1E8D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C8C64C7">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AA419B5">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="7CEC9679">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="659E936D">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DFB8D57">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>（三）不予</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF65E7E">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E0D6E41">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.属于国家秘密</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="225EB813">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D4354D2">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A75FA6D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7989DDDA">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2368E5F8">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="296F23A1">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="525EC748">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="41BD8882">
-        <w:tblPrEx>
-[...412 lines deleted...]
-      <w:tr w14:paraId="27568C81">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...16 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="789F8DC7">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73230173">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4CA211BC">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F223EF0">
-[...18 lines deleted...]
-              <w:t>3.危及“三安全一稳定”</w:t>
+          <w:p w14:paraId="5109A9CE">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2.其他法律行政法规禁止公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72131836">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="59432322">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20A11C57">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="51DB3D1C">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFA19A1">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="7765D1D0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7831823B">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="764FCE23">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32F911BD">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6340BCDC">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="777D0DF4">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="27EF9497">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="7215CB80">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="27568C81">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE0157B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73230173">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F223EF0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.危及“三安全一稳定”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72131836">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A11C57">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFA19A1">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7831823B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F911BD">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="777D0DF4">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="060E70C8">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="12434F02">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FB7FD36">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F9D8111">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CB6554A">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.保护第三方合法权益</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="027E94E9">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...17 lines deleted...]
-              <w:t>0</w:t>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="675D0CCF">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63807A35">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1650890E">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D8C68F1">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54D7A660">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="503D4C9A">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...17 lines deleted...]
-              <w:t>0</w:t>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="1EEDA9B9">
-        <w:tblPrEx>
-[...412 lines deleted...]
-      <w:tr w14:paraId="083DD47F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...16 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5ECEBF">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF7CCED">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1715EF09">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3D03CC">
-[...18 lines deleted...]
-              <w:t>6.属于四类过程性信息</w:t>
+          <w:p w14:paraId="6E0CED77">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5.属于三类内部事务信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7056E3">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="57886B74">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E59D959">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="39C9EFFE">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02EA3D68">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="0950ABC7">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6F99EC">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3E7BC6E8">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="457E895C">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="15C13D62">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="765FDC0F">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6FA4D1BB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="11B165A3">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="083DD47F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="15" w:type="dxa"/>
+            <w:left w:w="15" w:type="dxa"/>
+            <w:bottom w:w="15" w:type="dxa"/>
+            <w:right w:w="15" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="228A8538">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF7CCED">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3D03CC">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6.属于四类过程性信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7056E3">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E59D959">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EA3D68">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6F99EC">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="457E895C">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="765FDC0F">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="15F48C12">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="7CC349B5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="567102F1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61A52E98">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27770862">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.属于行政执法案卷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D42788B">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FFCBB8D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4114541D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46CD001B">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EACECE2">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="443B407B">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12594606">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="6B5F4B1D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="481396D6">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="453890C7">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DED6A49">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8.属于行政查询事项</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A4D0AE7">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22AE88B3">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="256D1F93">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A2C410D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38C40191">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ECB4F23">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F4720AD">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="072A129F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="660" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B534ABD">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0543682F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>（四）无法</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EC7445A">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>提供</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F4216D0">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.本机关不掌握相关政府信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FD0E065">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00F2CFEB">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DAD8D47">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="661F62F9">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A6EF073">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19C5C911">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="033AD69F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="3A32F246">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="600" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69E87782">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BCFCA39">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C3D4BDF">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.没有现成信息需要另行制作</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10E67C27">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D2210F5">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EF3B6AC">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FFFF19C">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D231AF">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55653ECD">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16EFB5CB">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="56E85716">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A121313">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67C85B93">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DBB9800">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.补正后申请内容仍不明确</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F75EA8A">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2389DDE8">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66378502">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FAB86AD">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52E319C6">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D160E9C">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EBA75B3">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="39406DFA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3489226B">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34023952">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>（五）不予</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DFFC287">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>处理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CF24D6A">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.信访举报投诉类申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47113E93">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E53552">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50C5C49F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="381F4F11">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0167CBC8">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F494380">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67B4388E">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="073A9130">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EE3E56D">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04094833">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FFAF614">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.重复申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="063BE37B">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68DE2FFF">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32D800AE">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A7DFB9D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="058E2CC8">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2282827A">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF7A2F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="0AF7C77C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01B8728B">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="400C6F95">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73E03121">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.要求提供公开出版物</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="097BE252">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59D2F9AA">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FEC4689">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D798440">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DC70EB8">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40AF2E7B">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64D90559">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="2B4D423A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A759C35">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="360484E8">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DC74AB9">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.无正当理由大量反复申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50EB1C46">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CE045D1">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0698C89E">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F9E1500">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E20830D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35A953AA">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27ED5A76">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="7EC61DFC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25A1DBCD">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="425CF694">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41265D1D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5.要求行政机关确认或重新出具已获取信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7063B7D9">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F7B7B70">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B365FFB">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="305BFCAE">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E1C7B72">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BFE6B40">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CCF773D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="2D6E5C98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28BD8395">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38475585">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>（六）其他处理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="378D0A85">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E439A74">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="383CE062">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1065D8F3">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7969FD1D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A218007">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FF6264D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="7301C757">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F59AC1D">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68662B1E">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>（七）总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68FE7116">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...17 lines deleted...]
-              <w:t>0</w:t>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05572170">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="723256F8">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78C06FE0">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0625F118">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E40C9B5">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55485E40">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="4E5A59E7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25DEB767">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>四、结转下年度继续办理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2277B727">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="036E8F0F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C7BDF2F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="099E5D53">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71915C32">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B4A7C36">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0645E197">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55A3AD14">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>四、政府信息公开行政复议、行政诉讼情况 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
@@ -13942,2016 +12197,2566 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="438877B7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>行政复议</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5415" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07DF1A1C">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>行政诉讼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="53E08CC4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E30F11F">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FF3E46A">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F778C5D">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>其他结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B2523BF">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52B3C3B9">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FA51D00">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>未经复议直接起诉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E111221">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>复议后起诉</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="6DE37B2B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5229DDE1">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64793FD7">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="270DDE33">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54BE5B9F">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E21B7CF">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10809B17">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09FA9FD9">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39031537">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>其他结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B342619">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5625ADF5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08ECE165">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32BC9FCB">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="072EB2E7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>其他结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23B09973">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="630A6E15">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="3241DD8B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblCellMar>
             <w:top w:w="15" w:type="dxa"/>
             <w:left w:w="15" w:type="dxa"/>
             <w:bottom w:w="15" w:type="dxa"/>
             <w:right w:w="15" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="155AA611">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43F55C32">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D71A0A1">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E8FF099">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="367CE52F">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A7C39F3">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EACEC4E">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BA90CA6">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17F53E32">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="217548C9">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12F5BAFA">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33F6A08F">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D9F8003">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A996E19">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22787844">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap w:val="0"/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27BDB30C">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>五、政府信息公开工作存在的主要问题及改进情况</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308B945D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2020年，我局政务公开工作虽然取得了好的成效，但与群众需求还存在一定差距，如部分政策解读内容还不透彻，文字解读质量还需提升，解读的深度和广度还需提高。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA80711">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>按照政务公开要求，规范公开各项工作，做到认真履职、主动作为，持续在政务公开工作上出新招、出实招、出硬招，积极关注社会热点，不断提高政策解读质量，突出政策文件出台的背景、重要意义以及相关制度设计让人民群众获得实实在在的政策红利。同时，根据政策执行过程中遇到的新问题、群众反映的新热点，及时进行有针对性地补充解读，积极回应群众关切，不断推动我局政务公开工作再上新台阶。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D16FE3">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>六、其他需要报告的事项</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAB493D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2020年度办理区政协提案5件，人大代表建议2件，委员反馈满意率为100%，均通过政府网站专栏主动公开。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639A7266">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65311572">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D5C852">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>威海市文登区民政局</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E3BF4F">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
-        <w:wordWrap/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2021年1月26日</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0462A7C1">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
+        <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52D3B1EC">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
+        <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgBorders>
+        <w:top w:val="none" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:sz="0" w:space="0"/>
+      </w:pgBorders>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="7A"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
@@ -15971,153 +14776,155 @@
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="楷体_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Segoe Print"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe Print">
     <w:panose1 w:val="02000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
   </w:font>
-  <w:font w:name="微软雅黑">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="154"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00000000"/>
     <w:rsid w:val="015A1C91"/>
+    <w:rsid w:val="0C3905AA"/>
     <w:rsid w:val="17B3494C"/>
+    <w:rsid w:val="1F710EEF"/>
     <w:rsid w:val="22672EA3"/>
     <w:rsid w:val="22D01B07"/>
+    <w:rsid w:val="233B054C"/>
     <w:rsid w:val="280E7CB1"/>
+    <w:rsid w:val="288D3427"/>
     <w:rsid w:val="29377D11"/>
     <w:rsid w:val="32114EC0"/>
     <w:rsid w:val="356B56F3"/>
     <w:rsid w:val="37511F01"/>
     <w:rsid w:val="3B2E5E6A"/>
     <w:rsid w:val="3EE912A9"/>
+    <w:rsid w:val="446F2C3F"/>
     <w:rsid w:val="47326AB2"/>
     <w:rsid w:val="4B0726E1"/>
     <w:rsid w:val="4B9E7D91"/>
+    <w:rsid w:val="4C8050D9"/>
     <w:rsid w:val="530E2A26"/>
     <w:rsid w:val="57F12193"/>
     <w:rsid w:val="57FE6A92"/>
     <w:rsid w:val="5DF22A79"/>
     <w:rsid w:val="6C5B5BBA"/>
     <w:rsid w:val="6DB07F10"/>
     <w:rsid w:val="6E65590C"/>
+    <w:rsid w:val="72F57FCC"/>
     <w:rsid w:val="748838E4"/>
     <w:rsid w:val="76B147AD"/>
+    <w:rsid w:val="793003C7"/>
+    <w:rsid w:val="7E527BC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
@@ -16190,52 +14997,52 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Closing"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Default Paragraph Font"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Address"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Cite"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Definition"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Keyboard"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Preformatted"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Sample"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Typewriter"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 4"/>
@@ -16417,59 +15224,61 @@
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="5">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="4"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="6">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="4"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="7">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="4"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Workbook1.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="zh-CN"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
@@ -17645,61 +16454,61 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>11</Pages>
-  <Words>2151</Words>
+  <Pages>9</Pages>
+  <Words>2153</Words>
   <Characters>2232</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2234</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.19770_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <Application>WPS Office_12.1.0.25225_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>lenovo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.25225</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>E85E51EE24C14A579A67986EC28AEA66</vt:lpwstr>
+    <vt:lpwstr>6448FEC4B43741069625B18FC27E8CD5_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiYjM2YjY1MmUzZTEyYTBiZDYyZWJhMDAyM2Q5MzBlOTkiLCJ1c2VySWQiOiI3MTgzNjU2OTYifQ==</vt:lpwstr>
+    <vt:lpwstr>eyJoZGlkIjoiZWNlM2EyMTZlNjM2NzhmMWMyNTE2ODkzMWE3NjA0MDMiLCJ1c2VySWQiOiIyNzI4MDc3MjUifQ==</vt:lpwstr>
   </property>
 </Properties>
 </file>