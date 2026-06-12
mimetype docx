--- v0 (2025-10-22)
+++ v1 (2026-06-12)
@@ -407,51 +407,68 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>（一）主动公开工作情况</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17E30D3E">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:firstLine="640" w:firstLineChars="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>按要求在“威海市文登区人民政府”网站政务公开栏目及时公布威海市文登区卫生健康局机构职能、办公地址、办公时间、联系方式、负责人姓名、工作动态、公告公示等需要主动公开的政务信息。在卫生健康系统领域，主动公开威海市文登区卫生健康局承担的公共服务信息。</w:t>
+              <w:t>按要求在“威海市文登区人民政府”网站政务公开栏目及时公布威海市文登区卫生健康局机构职能、办公地址、办公时间、联系方式、负责人姓名、工作动态、公告公示等需要主动公开的政</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>府</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>信息。在卫生健康系统领域，主动公开威海市文登区卫生健康局承担的公共服务信息。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69849CE0">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:firstLine="640" w:firstLineChars="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15272317">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:firstLine="640" w:firstLineChars="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1636,52 +1653,50 @@
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="142" w:firstLine="640" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>依托威海市文登区人民政府官网，建立和完善了信息发布与政务公开平台，不定期发布全区卫生健康领域工作动态。同时，将主动公开与群众咨询公开相结合，着力提高行政透明度和办事效率。强化了政府信息公开平台建设。加强“健康文登”公众号宣传力度，为群众了解卫生健康系统工作信息提供方便。通过开展“七五”普法、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>“12·4”</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>国家宪法日宣传活动等，多形式、多角度地对《民法典》《基本医疗卫生与健康促进法》等进行宣传解读，赢得社会各界对卫生健康系统更多的理解和支持。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57A32B91">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:firstLine="640" w:firstLineChars="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
@@ -1694,51 +1709,68 @@
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
               <w:ind w:firstLine="620" w:firstLineChars="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>结合卫生健康系统实际工作，威海市文登区卫生健康局对包括《政务信息依申请公开工作流程细则》等在内的政务公开制度进行了修改完善，拟定了年度政府信息公开工作方案和年度工作计划。完善依申请公开、限时公开、申请受理、考核监督、保密检查、社会评议、责任追究等工作机制，进一步规范工作流程和工作标准，确保政府信息公开工作安全、有效、有序进行。</w:t>
+              <w:t>结合卫生健康系统实际工作，威海市文登区卫生健康局对包括《政</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>府</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>信息依申请公开工作流程细则》等在内的政务公开制度进行了修改完善，拟定了年度政府信息公开工作方案和年度工作计划。完善依申请公开、限时公开、申请受理、考核监督、保密检查、社会评议、责任追究等工作机制，进一步规范工作流程和工作标准，确保政府信息公开工作安全、有效、有序进行。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27D68AAD">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:firstLine="640" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>二、主动公开政府信息情况</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
@@ -1927,67 +1959,81 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1438" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1631A5D2">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                       <w:color w:val="3D3D3D"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                     <w:t>本年新</w:t>
                   </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="15"/>
+                      <w:szCs w:val="15"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>公开数量</w:t>
+                  </w:r>
+                  <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                  <w:bookmarkEnd w:id="0"/>
                 </w:p>
                 <w:p w14:paraId="0AE52CE5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
                       <w:color w:val="3D3D3D"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="Times New Roman"/>
                       <w:color w:val="3D3D3D"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                     <w:t>公开数量</w:t>
                   </w:r>
                 </w:p>
@@ -4399,9421 +4445,14390 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>收到和处理政府信息公开申请情况</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="6"/>
               <w:tblW w:w="9016" w:type="dxa"/>
               <w:jc w:val="center"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1219"/>
-[...8 lines deleted...]
-              <w:gridCol w:w="791"/>
+              <w:gridCol w:w="688"/>
+              <w:gridCol w:w="954"/>
+              <w:gridCol w:w="2330"/>
+              <w:gridCol w:w="744"/>
+              <w:gridCol w:w="690"/>
+              <w:gridCol w:w="690"/>
+              <w:gridCol w:w="832"/>
+              <w:gridCol w:w="802"/>
+              <w:gridCol w:w="651"/>
+              <w:gridCol w:w="635"/>
             </w:tblGrid>
             <w:tr w14:paraId="26791F13">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3972" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2A8EF32E">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>（本列数据的勾稽关系为：第一项加第二项之和，等于第三项加第四项之和）</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5044" w:type="dxa"/>
                   <w:gridSpan w:val="7"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="17FA02B2">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>申请人情况</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="2DD9F43E">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3972" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="408DD9AA">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1AC9B522">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>自然人</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3544" w:type="dxa"/>
+                  <w:tcW w:w="3665" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0661D72A">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>法人或其他组织</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="330C4163">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>总计</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="0AA5AFA2">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3972" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="34353FFE">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3AF84D79">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="49D1ACA5">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>商业企业</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2E2B0FE9">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>科研机构</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="09110678">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>社会公益组织</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4169FD47">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>法律服务机构</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0206E3A5">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>其他</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="04AD7068">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
+                    <w:textAlignment w:val="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                       <w:color w:val="3D3D3D"/>
                       <w:kern w:val="0"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="121DFD8E">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3972" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0800C7E0">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>一、本年新收政府信息公开申请数量</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7D7C4AE7">
                   <w:pPr>
-                    <w:widowControl/>
-[...9 lines deleted...]
-                  <w:r>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="56312A59">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="73347610">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="04A30DF5">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="23D5E5CE">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                       <w:color w:val="3D3D3D"/>
                       <w:kern w:val="0"/>
                       <w:szCs w:val="21"/>
+                      <w:lang w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
-[...32 lines deleted...]
-                      <w:szCs w:val="21"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6E65B813">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...167 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7316D40B">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="0A35410B">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
-                  <w:vMerge w:val="restart"/>
+                  <w:tcW w:w="3972" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7C137FEE">
-[...34 lines deleted...]
-                </w:tcPr>
                 <w:p w14:paraId="7FC3F993">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...19 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t>二、上年结转政府信息公开申请数量</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="007C3DD7">
                   <w:pPr>
-                    <w:widowControl/>
-[...9 lines deleted...]
-                  <w:r>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4589FF6E">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                       <w:color w:val="3D3D3D"/>
                       <w:kern w:val="0"/>
                       <w:szCs w:val="21"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
-[...31 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0E415CE5">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0E46516D">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7D64D82A">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7A9137E8">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="312CDAFC">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="6B6DED87">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
-                  <w:vMerge w:val="continue"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="02ACA503">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t>三、本年度办理结果</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3284" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6677252F">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...46 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t>（一）予以公开</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7C5FAA64">
                   <w:pPr>
-                    <w:widowControl/>
-[...9 lines deleted...]
-                  <w:r>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                       <w:color w:val="3D3D3D"/>
                       <w:kern w:val="0"/>
                       <w:szCs w:val="21"/>
+                      <w:lang w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="42398876">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="345B350C">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1480263E">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="13A516D6">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A233EB1">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1B833894">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="54C83961">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3972" w:type="dxa"/>
-                  <w:gridSpan w:val="3"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
+                  <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2BF33E9B">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...19 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3284" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3C77DFF0">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="left"/>
+                    <w:textAlignment w:val="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t>（二）部分公开（区分处理的，只计这一情形，不计其他情形）</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A152D96">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6781208E">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="75A67D07">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="20DBE890">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="38483098">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="11340914">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E5AE357">
                   <w:pPr>
-                    <w:widowControl/>
-[...15 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="229D2EBF">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3B0B70CB">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="left"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
-                    <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...9 lines deleted...]
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0E19B558">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...30 lines deleted...]
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t>（三）不予公开</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="03AC8024">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...52 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>1.属于国家秘密</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B2E9617">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="407FE36F">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="286E17D0">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="51149ED7">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="534DF1FD">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="27A48131">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2DEF327A">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="28F2EDAC">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="941" w:hRule="atLeast"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6145434B">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="53AAF1CE">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6371AEF3">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>2.其他法律行政法规禁止公开</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E93F279">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A592A7E">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="27AB8532">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="322D51C3">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="28DF93D0">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="132A19B5">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="241E8C30">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="51C0A217">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="48FA3AC6">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A4FBA04">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="17F56436">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>3.危及“三安全一稳定”</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B267D75">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5280E5CE">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="65A90B23">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1F0C2143">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D3C4C76">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="66E15AE4">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="55C526DE">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="54D08DAD">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2DB3C6FD">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="796F4595">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4D8F9A03">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>4.保护第三方合法权益</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1F25D868">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2B8DD533">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="53C4F9F4">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1EFA14B4">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="30A721BC">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6E939A1F">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3FE0A41B">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="567BBAAE">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A40914E">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="798C7BBD">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7724D7B3">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>5.属于三类内部事务信息</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="217ABA3D">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6E15A4F9">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2920E2E4">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="060499CF">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="240FB503">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6DD5390E">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2FBE070A">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="51D267C3">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D7DD274">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="60EFD886">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2AAFE83F">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>6.属于四类过程性信息</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6EF7DD96">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6CB8187B">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A7E9AFE">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="30916FCF">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="228EF787">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="663190D4">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="29015543">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="78E77C09">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="65774FAA">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="24827321">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="39324D16">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>7.属于行政执法案卷</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="50CAA473">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7640E0A6">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6D079D7D">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="49E406DE">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6574731E">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="15DA6EA8">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="48595984">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="160A2FB2">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5022FD78">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2E8BA6DF">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6E515E08">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>8.属于行政查询事项</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0A6885B0">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3695A4AC">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="731A10CC">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0B57FCA2">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="58501EEA">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="297D89C7">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7718A947">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="3693E942">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="77C24E1B">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7F7F0821">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>（四）无法提供</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3471C5A3">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>1.本机关不掌握相关政府信息</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5AAB65F6">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6EE7F0C6">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0DC33882">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5D2716FD">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2EF99CED">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7C0AC8CC">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="54965B00">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                      <w:lang w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="682B4D46">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4ECB39DD">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5098C638">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B07DB4F">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>2.没有现成信息需要另行制作</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0EC2A009">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="281C36EC">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="245334BC">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4AA05CC4">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="387493BF">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="335FBC45">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6211085E">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="18A6AB16">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="10EE388D">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="259659B6">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E4033A7">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>3.补正后申请内容仍不明确</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3B25738C">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1A3D7D1A">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="18E8F1B6">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6446E601">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="39F91330">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="51D402CC">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="18ACEAF7">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="61075B13">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="67ED3B19">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="18D8961F">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...28 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t>（五）不予处理</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5BD0D7D7">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>1.信访举报投诉类申请</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="77D4D698">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7D7DC63D">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6740AD69">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B33A9E3">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A93D986">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3FC5215D">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4FA4FF2F">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="04F94F37">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3B7DA5CB">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="58F38A44">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="297744A8">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>2.重复申请</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="13BF2D53">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="40F39298">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="52E015AC">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2AA7FE9E">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3FE1F470">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4E9E020A">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="22AFA373">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="4370691E">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5845BFA3">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2B608FB8">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="42B64571">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>3.要求提供公开出版物</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="642061AA">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4365A843">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D5653C9">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="72479F57">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3331F8C0">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3353D3DB">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7A5ABA1A">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="46C2386B">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2F96FE5A">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7459D0F2">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6C1E811B">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>4.无正当理由大量反复申请</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="53DADD18">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="73BF608C">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="057E7188">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="249CB560">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="63A54848">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="758A61B9">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0F31AA92">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="4A3DCE5A">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0B3AD439">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="780" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="954" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="35663615">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="1973" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1A8CABCB">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>5.要求行政机关确认或重新出具已获取信息</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B8DF847">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3B9379DE">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6639B553">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7CE1874A">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2975B4C4">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1662A570">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="48D46AB1">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="619D758E">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2BEC64BB">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="2753" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3284" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="68286ADB">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>（六）其他处理</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="359A4DBF">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4BC4600A">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="27721B81">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0CD2B611">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2A23AE84">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3D0D025E">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="16B87AC7">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="4BF8DFEC">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1219" w:type="dxa"/>
+                  <w:tcW w:w="688" w:type="dxa"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5D56F86A">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...10 lines deleted...]
-                  <w:tcW w:w="2753" w:type="dxa"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3284" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="07578A4B">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>（七）总计</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="00AE2F73">
                   <w:pPr>
-                    <w:widowControl/>
-[...9 lines deleted...]
-                  <w:r>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="16238A96">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0CAA9486">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="057A2413">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="357D5423">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                       <w:color w:val="3D3D3D"/>
                       <w:kern w:val="0"/>
                       <w:szCs w:val="21"/>
+                      <w:lang w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
-[...32 lines deleted...]
-                      <w:szCs w:val="21"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                    <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="04BE2F18">
+                  <w:pPr>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...167 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="22D85E06">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w14:paraId="384361EC">
               <w:tblPrEx>
                 <w:tblCellMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="0" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="0" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3972" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2A074E44">
                   <w:pPr>
-                    <w:widowControl/>
-                    <w:spacing w:line="250" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
                     <w:jc w:val="left"/>
-                    <w:rPr>
-[...11 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
                     </w:rPr>
                     <w:t>四、结转下年度继续办理</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="744" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0FFC051D">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3C31FAC3">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="07FF4AE2">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="708" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="832" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="50F3CF29">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7D6582E1">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcW w:w="651" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="31F8D46C">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="791" w:type="dxa"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="635" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                     <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="40992206">
                   <w:pPr>
-                    <w:widowControl/>
-[...14 lines deleted...]
-                      <w:szCs w:val="21"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl/>
+                    <w:kinsoku/>
+                    <w:wordWrap/>
+                    <w:overflowPunct/>
+                    <w:topLinePunct w:val="0"/>
+                    <w:autoSpaceDE/>
+                    <w:autoSpaceDN/>
+                    <w:bidi w:val="0"/>
+                    <w:adjustRightInd/>
+                    <w:snapToGrid/>
+                    <w:spacing w:line="560" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:textAlignment w:val="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                      <w:color w:val="3D3D3D"/>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:highlight w:val="none"/>
+                      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4B3E1E29">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:firstLine="555"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
@@ -15526,51 +20541,68 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>；三是信息公开的形式有待于进一步丰富；四是信息公开程度有待于进一步扩展。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B33C02A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:firstLine="640" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>下一步，威海市文登区卫生健康局将根据《中华人民共和国政府信息公开条例》要求，进一步强化制度建设，不断丰富和完善公开方式，加强监督检查，将政府信息公开工作提高到一个新的水平。一是加强政策解读宣传。对卫生健康法规、政策、进行详细解读，宣传有关卫生健康系统知识，使人民群众能够详细了解、全力支持卫生健康工作。二是进一步优化政府信息公开渠道。按照市政府网站集约化工作部署，对卫生健康信息进行整合优化，使网站栏目规划更加合理丰富，政务信息服务更加方便快捷。三是进一步完善政府信息公开目录</w:t>
+              <w:t>下一步，威海市文登区卫生健康局将根据《中华人民共和国政府信息公开条例》要求，进一步强化制度建设，不断丰富和完善公开方式，加强监督检查，将政府信息公开工作提高到一个新的水平。一是加强政策解读宣传。对卫生健康法规、政策、进行详细解读，宣传有关卫生健康系统知识，使人民群众能够详细了解、全力支持卫生健康工作。二是进一步优化政府信息公开渠道。按照</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>区</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>政府网站集约化工作部署，对卫生健康信息进行整合优化，使网站栏目规划更加合理丰富，政务信息服务更加方便快捷。三是进一步完善政府信息公开目录</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>坚持“公开为原则，不公开为例外”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
@@ -15836,50 +20868,75 @@
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:firstLine="640" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08A8C193">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:firstLine="640" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="484D5019">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="560" w:lineRule="exact"/>
+              <w:ind w:firstLine="640" w:firstLineChars="200"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B77B1BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="560" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="1F25669F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:firstLine="640" w:firstLineChars="200"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>威海市文登区卫生健康局相关科室负责人迅速与各位代表委员沟通回复，并转达威海市文登区卫生健康局党组真诚的感谢与祝福。截至目前，受理的人大建议1件和政协提案6件全部办结，办结率100%，办结满意率100%。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24C9BB62">
             <w:pPr>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:rPr>
@@ -15982,149 +21039,155 @@
               <w:widowControl/>
               <w:spacing w:after="240" w:line="450" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
                 <w:color w:val="3D3D3D"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76F03347">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2041" w:right="1531" w:bottom="2041" w:left="1531" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgBorders>
+        <w:top w:val="none" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:sz="0" w:space="0"/>
+      </w:pgBorders>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微软雅黑">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="楷体">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="31315FE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31315FE2"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -16184,73 +21247,73 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4000" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4420" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="164"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
-    <w:doNotWrapTextWithPunct/>
-    <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
-    <w:doNotUseIndentAsNumberingTabStop/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E718F"/>
     <w:rsid w:val="0000284F"/>
     <w:rsid w:val="00003DF5"/>
     <w:rsid w:val="00056D16"/>
     <w:rsid w:val="00076317"/>
     <w:rsid w:val="0008059D"/>
     <w:rsid w:val="00084E20"/>
     <w:rsid w:val="00093E36"/>
     <w:rsid w:val="000A3F99"/>
     <w:rsid w:val="000B6CCA"/>
     <w:rsid w:val="000D453F"/>
     <w:rsid w:val="0011426C"/>
     <w:rsid w:val="00136771"/>
     <w:rsid w:val="00147F40"/>
     <w:rsid w:val="00154CF5"/>
     <w:rsid w:val="00155EA5"/>
     <w:rsid w:val="001A23B9"/>
     <w:rsid w:val="001F40D8"/>
     <w:rsid w:val="002046E3"/>
     <w:rsid w:val="00207B6D"/>
     <w:rsid w:val="00215457"/>
     <w:rsid w:val="00225BC5"/>
     <w:rsid w:val="00226825"/>
@@ -16366,124 +21429,131 @@
     <w:rsid w:val="00DE7DD8"/>
     <w:rsid w:val="00E10F2F"/>
     <w:rsid w:val="00E228F8"/>
     <w:rsid w:val="00E23708"/>
     <w:rsid w:val="00E45AD9"/>
     <w:rsid w:val="00E72076"/>
     <w:rsid w:val="00E86050"/>
     <w:rsid w:val="00EF3D82"/>
     <w:rsid w:val="00F05C5D"/>
     <w:rsid w:val="00F3544C"/>
     <w:rsid w:val="00F5261F"/>
     <w:rsid w:val="00F57EDA"/>
     <w:rsid w:val="00F76A71"/>
     <w:rsid w:val="00F820A8"/>
     <w:rsid w:val="00F83163"/>
     <w:rsid w:val="00F857A1"/>
     <w:rsid w:val="00F86D26"/>
     <w:rsid w:val="00F87E3F"/>
     <w:rsid w:val="00FA02B6"/>
     <w:rsid w:val="00FB3B2F"/>
     <w:rsid w:val="00FD5300"/>
     <w:rsid w:val="00FE5E81"/>
     <w:rsid w:val="00FE5EF6"/>
     <w:rsid w:val="1CDA6B56"/>
     <w:rsid w:val="273D02D6"/>
+    <w:rsid w:val="389379E3"/>
     <w:rsid w:val="591E243F"/>
     <w:rsid w:val="6BB12A70"/>
+    <w:rsid w:val="70AF5CFB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
       <v:fill on="t" focussize="0,0"/>
       <v:stroke color="#000000"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
     <w:lsdException w:uiPriority="99" w:name="index 2"/>
     <w:lsdException w:uiPriority="99" w:name="index 3"/>
     <w:lsdException w:uiPriority="99" w:name="index 4"/>
     <w:lsdException w:uiPriority="99" w:name="index 5"/>
     <w:lsdException w:uiPriority="99" w:name="index 6"/>
     <w:lsdException w:uiPriority="99" w:name="index 7"/>
     <w:lsdException w:uiPriority="99" w:name="index 8"/>
     <w:lsdException w:uiPriority="99" w:name="index 9"/>
     <w:lsdException w:uiPriority="39" w:name="toc 1"/>
     <w:lsdException w:uiPriority="39" w:name="toc 2"/>
     <w:lsdException w:uiPriority="39" w:name="toc 3"/>
     <w:lsdException w:uiPriority="39" w:name="toc 4"/>
     <w:lsdException w:uiPriority="39" w:name="toc 5"/>
     <w:lsdException w:uiPriority="39" w:name="toc 6"/>
     <w:lsdException w:uiPriority="39" w:name="toc 7"/>
     <w:lsdException w:uiPriority="39" w:name="toc 8"/>
     <w:lsdException w:uiPriority="39" w:name="toc 9"/>
     <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
     <w:lsdException w:uiPriority="99" w:name="footnote text"/>
     <w:lsdException w:uiPriority="99" w:name="annotation text"/>
-    <w:lsdException w:uiPriority="99" w:name="header"/>
-    <w:lsdException w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="header"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="footer"/>
     <w:lsdException w:uiPriority="99" w:name="index heading"/>
     <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
     <w:lsdException w:uiPriority="99" w:name="table of figures"/>
     <w:lsdException w:uiPriority="99" w:name="envelope address"/>
     <w:lsdException w:uiPriority="99" w:name="envelope return"/>
     <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
     <w:lsdException w:uiPriority="99" w:name="line number"/>
     <w:lsdException w:uiPriority="99" w:name="page number"/>
     <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="endnote text"/>
     <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
     <w:lsdException w:uiPriority="99" w:name="macro"/>
     <w:lsdException w:uiPriority="99" w:name="toa heading"/>
     <w:lsdException w:uiPriority="99" w:name="List"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
     <w:lsdException w:uiPriority="99" w:name="List Number"/>
     <w:lsdException w:uiPriority="99" w:name="List 2"/>
     <w:lsdException w:uiPriority="99" w:name="List 3"/>
     <w:lsdException w:uiPriority="99" w:name="List 4"/>
     <w:lsdException w:uiPriority="99" w:name="List 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
@@ -16712,70 +21782,72 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
     <w:link w:val="13"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
     <w:link w:val="11"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="header"/>
     <w:basedOn w:val="1"/>
     <w:link w:val="10"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl/>
@@ -17143,63 +22215,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D0BA6B-FBC8-404B-B75E-C569C08ED490}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Company>Microsoft</Company>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>3436</Characters>
+  <Pages>11</Pages>
+  <Words>3323</Words>
+  <Characters>3437</Characters>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3464</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.19770_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>3622</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26375_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26375</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiYjM2YjY1MmUzZTEyYTBiZDYyZWJhMDAyM2Q5MzBlOTkiLCJ1c2VySWQiOiI3MTgzNjU2OTYifQ==</vt:lpwstr>
+    <vt:lpwstr>eyJoZGlkIjoiZWNlM2EyMTZlNjM2NzhmMWMyNTE2ODkzMWE3NjA0MDMiLCJ1c2VySWQiOiIyNzI4MDc3MjUifQ==</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
-    <vt:lpwstr>CE62A7904D2544A6AC274BC69E8EE19A_12</vt:lpwstr>
+    <vt:lpwstr>B2A7C6569E274381A8E5CA33E819AB7D_13</vt:lpwstr>
   </property>
 </Properties>
 </file>