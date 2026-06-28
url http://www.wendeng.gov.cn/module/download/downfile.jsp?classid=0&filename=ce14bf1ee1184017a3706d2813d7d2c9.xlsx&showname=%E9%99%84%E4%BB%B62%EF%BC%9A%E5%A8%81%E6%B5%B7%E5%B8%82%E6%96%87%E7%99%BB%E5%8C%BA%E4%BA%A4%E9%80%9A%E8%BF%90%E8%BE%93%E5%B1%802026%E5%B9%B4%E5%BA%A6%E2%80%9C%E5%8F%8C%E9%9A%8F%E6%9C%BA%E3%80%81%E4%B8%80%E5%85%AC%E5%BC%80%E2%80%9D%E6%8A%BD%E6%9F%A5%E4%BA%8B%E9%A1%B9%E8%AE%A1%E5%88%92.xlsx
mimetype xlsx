--- v0 (2026-05-01)
+++ v1 (2026-06-28)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="28800" windowHeight="12375"/>
+    <workbookView windowWidth="27945" windowHeight="12390"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="84">
@@ -280,51 +280,51 @@
   <si>
     <t>汽车维修企业</t>
   </si>
   <si>
     <t>交通运输事务服务中心（维修事务科）</t>
   </si>
   <si>
     <t>生态环境文登分局</t>
   </si>
   <si>
     <t>网约车平台公司的检查</t>
   </si>
   <si>
     <t>根据管理需要依法调取查阅管辖范围内网约车平台公司的登记、运营和交易等相关数据信息等</t>
   </si>
   <si>
     <t>网约车平台公司</t>
   </si>
   <si>
     <t>全年抽查比例为12.5%，每年1次</t>
   </si>
   <si>
     <t>交通运输事务服务中心（出租事务科）</t>
   </si>
   <si>
-    <t>人力资源与社会保障局、市场监管局、税务局</t>
+    <t>人力资源和社会保障局、市场监管局、税务局</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="黑体"/>
@@ -1298,52 +1298,52 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:L2"/>
+    <sheetView tabSelected="1" topLeftCell="A5" workbookViewId="0">
+      <selection activeCell="L15" sqref="L15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="5.75" customWidth="1"/>
     <col min="2" max="2" width="28.125" customWidth="1"/>
     <col min="3" max="3" width="23.375" customWidth="1"/>
     <col min="4" max="4" width="40.625" customWidth="1"/>
     <col min="5" max="5" width="19.125" customWidth="1"/>
     <col min="6" max="6" width="10.2583333333333" customWidth="1"/>
     <col min="7" max="7" width="16.0083333333333" customWidth="1"/>
     <col min="8" max="9" width="12.3416666666667" customWidth="1"/>
     <col min="10" max="10" width="15.875" customWidth="1"/>
     <col min="11" max="11" width="10.625" customWidth="1"/>
     <col min="12" max="12" width="21.7583333333333" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" ht="25" customHeight="1" spans="1:12">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" s="2" customFormat="1" ht="50" customHeight="1" spans="1:12">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -1911,35 +1911,35 @@
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.25225</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.25865</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>D2E0FC045584497EA05142879AC3991C_12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>