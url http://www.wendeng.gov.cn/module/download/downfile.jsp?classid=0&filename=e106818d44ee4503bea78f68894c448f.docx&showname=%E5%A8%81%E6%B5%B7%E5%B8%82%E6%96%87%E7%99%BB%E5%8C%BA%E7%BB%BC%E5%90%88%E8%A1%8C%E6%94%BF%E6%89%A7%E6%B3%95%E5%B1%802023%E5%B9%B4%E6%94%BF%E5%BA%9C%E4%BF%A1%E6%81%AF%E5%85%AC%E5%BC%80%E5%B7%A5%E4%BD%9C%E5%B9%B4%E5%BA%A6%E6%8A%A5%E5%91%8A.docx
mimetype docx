--- v0 (2025-12-08)
+++ v1 (2026-08-16)
@@ -2,128 +2,128 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="4EAEDFA2">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="335C96DA">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>威海市文登区综合行政执法局</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0B4F5FD0">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2023年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>政府信息公开工作年度报告</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="49211D10">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="44825B0F">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="645"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -209,51 +209,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>威海市文登区综合行政执法局</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>政府信息公开工作实际，编制发布本报告。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="143B2065">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="646"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -501,120 +501,120 @@
         </w:rPr>
         <w:t>，电话：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>0631-8451120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>）。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="051D58BB">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>一、总体情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="635E4AAD">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2023年，文登区综合行政执法局以习近平新时代中国特色社会主义思想为指导，深入学习宣传贯彻党的二十大精神，严格落实省、市、区人民政府关于信息公开的有关要求，不断加大政务公开力度，着力推进政务公开规范化，切实保障公民知情权、参与权、表达权、监督权。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="72190C1A">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（一）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主动公开方面。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2023年度，区综合行政执法局严格落实信息公开审核制度，在区政府网站主动公开各类政务信息共计122条，其中：工作动态类信息64条；政策文件及解读类信息4条；财政预决算信息8条；公共资源配置信息13条；建议提案办理信息8条；其他政府信息25条。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4D0D59FA">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
@@ -659,51 +659,51 @@
         </w:rPr>
         <w:t>公开工作方面。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>区综合行政执法局积极受理和回复向我单位提出的政府信息公开申请，畅通申请渠道。本年度共收到政府信息公开申请6项</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>与去年相比，同比增加6件。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1B8A8AB6">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
@@ -762,51 +762,51 @@
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>先审查、后公开，谁审查、谁负责，谁公开、谁负责，既确保国家秘密安全，又方便政府信息公开</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>的原则，对拟公开的部门规范性文件进行保密审查，在保障公民、法人和其他组织的知情权和监督权同时促进信息公开工作平稳有序开展。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6C3E4112">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
@@ -893,51 +893,51 @@
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>阳光政务 与民同行</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>政府开放日活动，邀请社会各界人士线下参观城建重点工程项目建设情况，线上线下步调一致、协同联动、相辅相成，进一步深化政务公开工作。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5C4BAFA2">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -967,657 +967,666 @@
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）监督保障方面</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>综合行政执法局在工作机制建设上不断投入人力、物力，确保人员及职责的稳定性。加强对政务公开工作的宣传培训力度，组织各科室、城市管理综合服务中心、环境卫生服务中心工作人员召开政府度信息公开培训会议1次，强化干部职工公开意识，规范公开内容，提高公开质量。2023年未收到</w:t>
+        <w:t>综合行政执法局在工作机制建设上不断投入人力、物力，确保人员及职责的稳定性。加强对政务公开工作的宣传培训力度，组织各科室、城市管理综合服务中心、环境卫生服务中心工作人员召开政府</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>信息公开培训会议1次，强化干部职工公开意识，规范公开内容，提高公开质量。2023年未收到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>与</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>政务信息公开工作有关的投诉、举报，也无其他责任追究的情形。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="46CCDFC7">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>二、主动公开政府信息情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="7"/>
         <w:tblW w:w="9110" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2492"/>
         <w:gridCol w:w="2206"/>
         <w:gridCol w:w="2206"/>
         <w:gridCol w:w="2206"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="0164AEAF">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9110" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="75310A44">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>第二十条第（一）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="31D061EC">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4111C142">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71055478">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>本年制发件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="219F832D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>本年废止件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F01803F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>现行有效件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4AA6B0CC">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6A99DA34">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>规章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D0AC3A5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6407A02F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B650C49">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0BB62820">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="20466885">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>行政规范性文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="732C6EBF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
@@ -1625,51 +1634,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3F80ED3F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
@@ -1677,1088 +1686,1088 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6201B46F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="73AC2DC3">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9110" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6E4E6B0B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>第二十条第（五）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="443FE4F1">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6089C28A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="20A9F3B8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>本年处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="58A9CAB3">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="17F6CFFA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>行政许可</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="490EB9CD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6526AAAC">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9110" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72958DA8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>第二十条第（六）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2252F29A">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="386C4AB9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2725036A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>本年处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="52EA5D9F">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="43F80E96">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>行政处罚</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="51FC0FB0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3A6B7E74">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="04AC362A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>行政强制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="531A5E6D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0A3093B4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9110" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6D6E2F77">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>第二十条第（八）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4AB91014">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6BECF30E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>信息内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="79AB0425">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>本年收费金额（单位：万元）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="627F5D66">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3AA0D472">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>行政事业性收费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67A33B4F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="093DDF70">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
@@ -2825,950 +2834,950 @@
       <w:tblGrid>
         <w:gridCol w:w="416"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2976"/>
         <w:gridCol w:w="747"/>
         <w:gridCol w:w="5"/>
         <w:gridCol w:w="5"/>
         <w:gridCol w:w="4"/>
         <w:gridCol w:w="4"/>
         <w:gridCol w:w="3"/>
         <w:gridCol w:w="3"/>
         <w:gridCol w:w="516"/>
         <w:gridCol w:w="5"/>
         <w:gridCol w:w="4"/>
         <w:gridCol w:w="4"/>
         <w:gridCol w:w="3"/>
         <w:gridCol w:w="3"/>
         <w:gridCol w:w="3"/>
         <w:gridCol w:w="518"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="525"/>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="700"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="2CFDF22E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="413" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2E1E1820">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（本列数据的勾稽关系为：第一项加第二项之和，</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1FA52A0A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>等于第三项加第四项之和）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4448" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0B3D7885">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>申请人情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="33CA9BC4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="425" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="454FDF50">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0C4E932F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>自</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="0FCB6F0B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>然</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="78864C89">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="025A8AEB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>法人或其他组织</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0C73B3D1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5B8AC392">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="953" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22705F00">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1BE41401">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24B21CCA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>商业</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="66C2700C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>企业</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2EDE6CE8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>科研</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="29CB3825">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>机构</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71C095E6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>社会公益组织</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="348467EF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>法律服务机构</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6D6CE7B6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="19902778">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5D848918">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AB833F5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3780,472 +3789,472 @@
               <w:t>一、</w:t>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="_Hlk66973412"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>本年新收政府信息公开申请数量</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22FA53D6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7AAE7015">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24D8B5B5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0EA8FC5B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="388CA935">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="77392A53">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5F3A4453">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2B48F343">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2B52E93E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>二、上年结转政府信息公开申请数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="37C3AB60">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -4253,51 +4262,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D8AA8D8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -4305,204 +4314,204 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="547ABB8B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="778D39C6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65E8BEAD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76466220">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -4510,216 +4519,216 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47AE1BAD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2D6DC90F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="19B8B1F2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>三、本年度办理结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6FA1A645">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（一）予以公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2EFDAABB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -4727,51 +4736,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="552C3A30">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -4779,153 +4788,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="661CD56C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="168887BD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="68442A44">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -4933,211 +4942,211 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12EB82E5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="68E7E651">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0A26BF98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="75D3BEA3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2037FBD5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5159,51 +5168,51 @@
               <w:t>区分处理的，只计这一情形，不计其他情形</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="36F410FA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -5211,51 +5220,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="33ED5DA9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -5263,153 +5272,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7CEC6823">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7CD426D2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="05769F25">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -5417,305 +5426,305 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16C570F1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F856E0F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3090DCD9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10FB1E54">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5CA08B66">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（三）不予公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B48AF7C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1.属于国家秘密</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1FB739E4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -5723,51 +5732,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="498F6822">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -5775,153 +5784,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2797E1D8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="43A22EA0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="617D44A6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -5929,248 +5938,248 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2C56FB7C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="765A1F40">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="33D7A265">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4E719621">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B9EA55A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="589EA044">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6184,51 +6193,51 @@
             </w:r>
             <w:bookmarkStart w:id="4" w:name="_Hlk66974104"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>其他法律行政法规禁止公开</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="38A2B39A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -6236,51 +6245,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03E732D0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -6288,153 +6297,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2167FDB6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0DE2D9D7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4D5B4B98">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -6442,295 +6451,295 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3C2D2B19">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="787216F6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="76BDC469">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B7A15F5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4A8E97B5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4A80319A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3.危及“三安全一稳定”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4EC6739D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -6738,51 +6747,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="360FD422">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -6790,153 +6799,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="448FF96E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="79C297FE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="155B79D1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -6944,248 +6953,248 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="74DB730F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="46EED11C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="47E789F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="54DC0907">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="52CF25F3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6759FB69">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7199,51 +7208,51 @@
             </w:r>
             <w:bookmarkStart w:id="5" w:name="_Hlk66974290"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>保护第三方合法权益</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5ED02C0E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -7251,51 +7260,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73764D0A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -7303,153 +7312,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34F1597B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03A8C48C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B2397A4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -7457,295 +7466,295 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="36DF02EC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B8DE54F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="528C8293">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="01BC863F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D837C22">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A1E32FC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5.属于三类内部事务信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4959711F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -7753,51 +7762,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7BA3E15F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -7805,153 +7814,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="28611E0C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="39EB0013">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F26C44D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -7959,248 +7968,248 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="07315544">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="55FAE70E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="43AFE36C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2C3F7CB0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F95DC00">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E0F20E5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8214,51 +8223,51 @@
             </w:r>
             <w:bookmarkStart w:id="6" w:name="_Hlk66974555"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>属于四类过程性信息</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F13087C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -8266,51 +8275,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D5C3037">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -8318,153 +8327,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="50C6CD00">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4B3DCAEC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="17C64F13">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -8472,295 +8481,295 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3AC23F06">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3B6CFB8E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0E4F2EC6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76DFCE66">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="42399629">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="36F19FBE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>7.属于行政执法案卷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="74765F91">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -8768,51 +8777,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F872DDB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -8820,153 +8829,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="44D25C49">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="19370B1B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="132B545B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -8974,248 +8983,248 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4A223C6E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2E638984">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="79257ADB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="74D2A4D6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="287CAEBE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71042B67">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9229,51 +9238,51 @@
             </w:r>
             <w:bookmarkStart w:id="7" w:name="_Hlk66975211"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>属于行政查询事项</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5327D87E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -9281,51 +9290,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="473DCCD3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -9333,153 +9342,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0006D953">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="48532759">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="503F0328">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -9487,305 +9496,305 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="516A2CC9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0EBB7F91">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4927FCC8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6523B47E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="050E64DD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（四）无法提供</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3D42EFBE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1.本机关不掌握相关政府信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="30C4A627">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -9793,51 +9802,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="59EF9304">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -9845,153 +9854,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7C56D1FF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7EA81DB3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="50BCDE5C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -9999,248 +10008,248 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7564F7E0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34EEA0AC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4A04A1D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="37CF4EC1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="525E9993">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F8963E6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -10254,51 +10263,51 @@
             </w:r>
             <w:bookmarkStart w:id="8" w:name="_Hlk66975392"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>没有现成信息需要另行制作</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="53875194">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -10306,51 +10315,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2FADF16C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -10358,153 +10367,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3AFC3476">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="31EEDAB0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="460DEE14">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -10512,248 +10521,248 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D16A23D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7359C857">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="67EC4158">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="080DAEE0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6ECF6436">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24C289D7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -10767,51 +10776,51 @@
             </w:r>
             <w:bookmarkStart w:id="9" w:name="_Hlk66975466"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>补正后申请内容仍不明确</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5A1E049E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -10819,51 +10828,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1871660A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -10871,153 +10880,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4A35A1E3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="20AA2E3A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1928B9A1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -11025,258 +11034,258 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64A8BE3B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6369F91D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7F7F1110">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2415951B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1DB20411">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（五）不予处理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="04EE3FF7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -11290,51 +11299,51 @@
             </w:r>
             <w:bookmarkStart w:id="10" w:name="_Hlk66975537"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>信访举报投诉类申请</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24AA16A7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -11342,51 +11351,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D52B09D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -11394,153 +11403,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="60E6A4CE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7300B8C7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="30A4F25C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -11548,295 +11557,295 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4CA1D4E7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2C59ABE4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3459AB09">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="54AB2514">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D5C6DBD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="609FF0BB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2.重复申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1E3E154C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -11844,51 +11853,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34B2F408">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -11896,153 +11905,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2275CFFF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="69FEED8D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7CBCADD6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -12050,294 +12059,294 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="033F6532">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0BAF7C1B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5B311D89">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6AD3F411">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1243E5DF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="60D300AF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3.要求提供公开出版物</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F1FFD9F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -12345,51 +12354,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22500BE3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -12397,153 +12406,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="211A8561">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="491523CB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="471ED411">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -12551,294 +12560,294 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="612894EE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5AAB7563">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1F6A8EBA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4AD29A2B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1569D903">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5DB106FD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4.无正当理由大量反复申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1AFDC6C2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -12846,51 +12855,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5827D74D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -12898,153 +12907,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7AF0DE5F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5BE226AC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="15C93D26">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -13052,328 +13061,328 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="23013305">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7C6A2A39">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="671461C5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="04AA7338">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A246F70">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1E3025B6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5.要求行政机关确认或重新</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="077FA9FE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>出具已获取信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72558A8B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -13381,51 +13390,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2B143011">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -13433,153 +13442,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5584934A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4C9442E3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="570D4B4F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -13587,297 +13596,297 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="231685C7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="387C3449">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1094B034">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="047F7DAE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D2BE134">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（六）其他处理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="60D27935">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>1.申请人无正当理由逾期不补正、行政机关不再处理其政府信息公开申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="09D12457">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -13885,204 +13894,204 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="29B38565">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="038B300F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A1A8ED1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5F690DEA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -14090,289 +14099,289 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="386DDE22">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3660883B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="57B88ACB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7BC8EC51">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="48729509">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="60D7A057">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>2.申请人逾期未按收费通知要求缴纳费用、行政机关不再处理其政府信息公开申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="28EF6F9F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -14380,204 +14389,204 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="40BFF940">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B94785C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22815BFA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3D491A31">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -14585,289 +14594,289 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="297D6FFC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="589AA74A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4127E780">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="75355234">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="46877120">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="40DD9396">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>3.其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F95BA22">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -14875,204 +14884,204 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3CE722FB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3BCF20F7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4B895806">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E4FF05C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -15080,258 +15089,258 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="769C5247">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="31619E92">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2055581A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34E7AF63">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="217917F2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（七）总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24127B94">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -15339,51 +15348,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="31937090">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -15391,153 +15400,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2B5DE406">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3847FC25">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="49B2E83A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -15545,222 +15554,222 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="53B1E0CE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2130E233">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="442E13C6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="286EC633">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>四、结转下年度继续办理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5A3A959A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -15768,51 +15777,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="419658A8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -15820,153 +15829,153 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="05CD0A25">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16E4AF42">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6943CF34">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -15974,146 +15983,146 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="404254D3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64A9C421">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="28152E02">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -16137,89 +16146,89 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="658"/>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="606"/>
         <w:gridCol w:w="606"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="3F077F22">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="497" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E54E7D0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="OLE_LINK3"/>
             <w:r>
               <w:rPr>
@@ -16227,2267 +16236,2265 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>行政复议</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5997" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D891866">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>行政诉讼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6E3638CF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="547" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AF9FF9C">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>结果</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="67C3ACB0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="137DB161">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="53108B44">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>其他结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0DEAA9FE">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>尚未</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1A609F6B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0CA4F916">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>总</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="40FCB0EB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="339E0B1E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>未经复议直接起诉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0AD4CCC8">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Hlk67039688"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>复议后起诉</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="70830DFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="906" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1870A6BC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="553E4ABB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0B78080D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7A6BEFCB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47BDF649">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="74CAF56F">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67E0B60A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B2EC0BD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="287B61CD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="492FDFFF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>尚未</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="261260B2">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E611271">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7233313B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3610A050">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>结果</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5B17EABE">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="53CC4100">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1F0C983B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34060955">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="102D2D66">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5B701B4C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="30DEC25B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="26C5F3D1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2CBEBE3E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0AA2D774">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B7D2BE7">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6B4961CE">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="761CB385">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2ED3935C">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7037C7E3">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="297BBF4A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7BDADBD8">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0C44169E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A81DA1E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="306BC7E5">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="lrTbV"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="39DA927F">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="11"/>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="06EA1AF4">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>存在的主要问题及改进情况</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="39EF7AEF">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="11"/>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>工作中存在的主要问题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>一是政府信息公开的内容不够全面，公开形式不够丰富，政策解读形式较为单一；二是工作缺乏开拓创新精神，个别科室、少数工作人员对政府信息公开意识相对较弱、主动公开意识还有待提高。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1283814F">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="11"/>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>问题的解决办法和改进措施：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>一是扩大信息公开范围，提高公开信息质量，力争在规范化、制度化、程序化等方面取得新进展，保证政务公开工作的稳步推进。二是提升政策解读质量，综合运用领导</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
@@ -18495,81 +18502,81 @@
         </w:rPr>
         <w:t>干部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>解读、动漫解读、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>音视频解读、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>媒体解读、专家问答等形式开展多样化解读，不断提升政策解读实效。三是进一步加强政府信息公开工作相关内容的培训力度，提高相关工作人员的思想认识和工作技能，不断增强政府信息公开工作的能力水平。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="76BD70FD">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>六、其他需要报告的事项</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="567B276F">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="645"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -18621,51 +18628,51 @@
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>综合行政执法局</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>未收取政府信息公开信息处理费。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5BBD29B1">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="645"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
@@ -18930,51 +18937,51 @@
         <w:t>类</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>件、C类1件。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="54A528CC">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>（三）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
@@ -19085,102 +19092,102 @@
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>文登政务热线</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>微信公众号选登。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7E714A25">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1AC6A70A">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4E386E01">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>威海市文登区综合行政执法局</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="01579762">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
@@ -19238,51 +19245,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="640"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="7A"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
@@ -19358,51 +19365,51 @@
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="2BEA31A8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2BEA31A8"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -19445,74 +19452,80 @@
     <w:rsid w:val="31231971"/>
     <w:rsid w:val="31402515"/>
     <w:rsid w:val="3297082A"/>
     <w:rsid w:val="351729F7"/>
     <w:rsid w:val="396C0D1F"/>
     <w:rsid w:val="3B5E2A01"/>
     <w:rsid w:val="3DCF2C8F"/>
     <w:rsid w:val="443F7A85"/>
     <w:rsid w:val="464F74E8"/>
     <w:rsid w:val="47EB2498"/>
     <w:rsid w:val="4C196BFC"/>
     <w:rsid w:val="4C407D01"/>
     <w:rsid w:val="4D270F6A"/>
     <w:rsid w:val="50B5727E"/>
     <w:rsid w:val="511E6463"/>
     <w:rsid w:val="5382777D"/>
     <w:rsid w:val="54F23AC6"/>
     <w:rsid w:val="56F344A5"/>
     <w:rsid w:val="5A555D4C"/>
     <w:rsid w:val="5F3BB135"/>
     <w:rsid w:val="68664B20"/>
     <w:rsid w:val="68C9088B"/>
     <w:rsid w:val="6C007A3F"/>
     <w:rsid w:val="6C7C7FF0"/>
     <w:rsid w:val="6CCE5731"/>
+    <w:rsid w:val="6F7E77F7"/>
     <w:rsid w:val="708F6BB3"/>
     <w:rsid w:val="71E41502"/>
     <w:rsid w:val="77181135"/>
     <w:rsid w:val="789369EE"/>
     <w:rsid w:val="792627D5"/>
     <w:rsid w:val="79D7762B"/>
     <w:rsid w:val="7E2277F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:semiHidden="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -20175,59 +20188,62 @@
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>6</Pages>
-  <Words>2733</Words>
-  <Characters>2840</Characters>
+  <Words>2741</Words>
+  <Characters>2845</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2847</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.16120_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>2852</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>诗人与熊</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.16120</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>9330546C41FC4EFDAF434AB28C3CD121_13</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiMzJjOTY5ZTI1ZmZmMDU0MjI3YTU2MTljOWMwYzI0Y2MiLCJ1c2VySWQiOiI3MTgzNjU2OTYifQ==</vt:lpwstr>
+  </property>
 </Properties>
 </file>